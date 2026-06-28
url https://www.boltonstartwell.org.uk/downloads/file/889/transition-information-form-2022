--- v0 (2025-10-09)
+++ v1 (2026-06-28)
@@ -1,319 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20E518DB" w14:textId="34F3B734" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-      <w:pPr>
+    <w:p w14:paraId="20E518DB" w14:textId="271F3009" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="00C617E4" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reception Transition Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF75DC8" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This form is designed to support all children transitioning into reception and to ensure key information is shared appropriately between settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD57B6E" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It includes sections for children with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>additional needs or support plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>not all sections will apply to every child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BECE029" w14:textId="5C69578C" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Practitioners should complete only the relevant sections</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-[...3 lines deleted...]
-        <w:t>📝</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the child. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kip </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delete </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Reception Transition Form </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">any section </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF75DC8" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...92 lines deleted...]
-    <w:p w14:paraId="29605D63" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="29605D63" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="3E2EA9D0">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EB664B" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 1. Consent Confirmation</w:t>
+    <w:p w14:paraId="70EB664B" w14:textId="30DB3866" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="00C617E4" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>1. Consent Confirmation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C04874" w14:textId="526B0D1A" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="11C04874" w14:textId="526B0D1A" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1113434026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006E0DDD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> I confirm that I have received appropriate consent to share information with the named child’s feeder school via this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A851B3" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="18A851B3" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="1F355DE4">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C53056A" w14:textId="5D5B5AF8" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...27 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0C53056A" w14:textId="49636EC7" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="00C617E4" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>2. Child</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27D41" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000438A3" w:rsidRPr="00CD0BD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="000438A3" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00E27D41" w:rsidRPr="00CD0BD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E27D41" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>tarting Reception Class</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68036EA0" w14:textId="4F6308E4" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Child’s Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -491,51 +490,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1947225906"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Part time" w:value="Part time"/>
             <w:listItem w:displayText="Full time" w:value="Full time"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4414545B" w14:textId="6509A94F" w:rsidR="00376106" w:rsidRPr="00CD0BD8" w:rsidRDefault="00376106" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -554,99 +552,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> poor?) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="90450119"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Good" w:value="Good"/>
             <w:listItem w:displayText="Poor" w:value="Poor"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7C2A04C1" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="7C2A04C1" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="5D5FB8B0">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7305669B" w14:textId="08FBB95D" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 3. Nursery or Childminder </w:t>
+    <w:p w14:paraId="7305669B" w14:textId="5E40B617" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="00C617E4" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Nursery or Childminder </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313E4A4F" w14:textId="44FAA8AC" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nursery</w:t>
       </w:r>
       <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -762,217 +754,199 @@
     <w:p w14:paraId="1F9AB7C8" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E353123" w14:textId="77777777" w:rsidR="009F34FA" w:rsidRPr="00CD0BD8" w:rsidRDefault="009F34FA" w:rsidP="00CD0BD8">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DA2A748" w14:textId="104CC7BF" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Child Profile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Areas of Development</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F294866" w14:textId="77777777" w:rsidR="009F34FA" w:rsidRPr="00CD0BD8" w:rsidRDefault="009F34FA" w:rsidP="00CD0BD8">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5166078B" w14:textId="43BEF675" w:rsidR="000438A3" w:rsidRPr="00D940C7" w:rsidRDefault="00221B16" w:rsidP="00CD0BD8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the child working at Age-Related Expectations (ARE) in each area</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7DA2A748" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...38 lines deleted...]
-    <w:p w14:paraId="63F8671F" w14:textId="5BC482A5" w:rsidR="00C617E4" w:rsidRPr="00D940C7" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="4B98F4BD" w14:textId="2DE96564" w:rsidR="00C617E4" w:rsidRPr="000D7EEC" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D940C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D940C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Alternatively</w:t>
+        <w:t>ou could attach a report here</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F4D" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (school end</w:t>
+      </w:r>
+      <w:r w:rsidR="00F441BA" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F4D" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F441BA" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F4D" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year report</w:t>
+      </w:r>
+      <w:r w:rsidR="00306B29" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F4D" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/ PEP</w:t>
+      </w:r>
+      <w:r w:rsidR="00F441BA" w:rsidRPr="00D940C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) and delete this section</w:t>
       </w:r>
       <w:r w:rsidR="000438A3" w:rsidRPr="00D940C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B98F4BD" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="45F1E6C1" w14:textId="4B82E6A6" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">EYFS Areas of Learning </w:t>
       </w:r>
       <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1012,91 +986,89 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Communication and Language</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1995947013"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="660A9113">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192A96" w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Secure</w:t>
       </w:r>
       <w:r w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1190993806"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="660A9113">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192A96" w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Working towards</w:t>
       </w:r>
       <w:r w:rsidRPr="660A9113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1124,79 +1096,77 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Personal, Social and Emotional Development (PSED)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1903938697"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="822778547"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE</w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1232,79 +1202,77 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Physical Development</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1222336543"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-96638837"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE</w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1338,79 +1306,77 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Literacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-2130006771"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="229973002"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE</w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E03F307" w14:textId="747088F5" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="0003748D">
       <w:pPr>
         <w:numPr>
@@ -1432,79 +1398,77 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mathematics</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-329910971"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1549027823"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE</w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1516,98 +1480,96 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Understanding the World </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376CDB98" w14:textId="340F8CF8" w:rsidR="00F258B9" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="0003748D">
+    <w:p w14:paraId="376CDB98" w14:textId="340F8CF8" w:rsidR="00F258B9" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="0003748D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1949777158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F258B9" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1381934784"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F258B9" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE </w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188F14CF" w14:textId="4C56B953" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="0003748D">
       <w:pPr>
         <w:numPr>
@@ -1631,597 +1593,591 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Expressive Arts &amp; Design</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-963030221"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00306B29" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secure at ARE </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1271159567"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0076624D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D47023" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Working towards ARE </w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D3377F" w14:textId="273DAC10" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="36D3377F" w14:textId="273DAC10" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="306D6301">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6B35CF" w14:textId="10A6C160" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-      <w:pPr>
+    <w:p w14:paraId="2D6B35CF" w14:textId="7B99E4A0" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Child Profile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Strengths and Interests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3C13FF" w14:textId="2D061FEC" w:rsidR="00A52E26" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        <w:t>Strengths</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1BC2" w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>🌟</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CD0BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E26" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">and interests </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E26" w:rsidRPr="00CD0BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E26" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>What makes th</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00A52E26" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">What </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the child unique? How do they learn? What do they like? What are the characteristics of effective learning?)</w:t>
+        <w:t xml:space="preserve"> child unique? How do they learn? What do they like? What are the characteristics of effective learning?)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:id w:val="63304487"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="1C4E409B" w14:textId="0564AA38" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00F0210B" w:rsidP="00CD0BD8">
           <w:pPr>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>Free text box</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2A2EDB07" w14:textId="5E227DCD" w:rsidR="006239E0" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="2A2EDB07" w14:textId="5E227DCD" w:rsidR="006239E0" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="36B1CD6C">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8C3B6C" w14:textId="5178E72A" w:rsidR="00CD0BD8" w:rsidRPr="00CD0BD8" w:rsidRDefault="00CD0BD8" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="3B8C3B6C" w14:textId="0AA42393" w:rsidR="00CD0BD8" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Voice of the Child and Parent or Carer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118FC318" w14:textId="27E23F1F" w:rsidR="00CD0BD8" w:rsidRPr="00CD0BD8" w:rsidRDefault="00CD0BD8" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0BD8">
+      <w:r w:rsidRPr="00081EA8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent or Carer </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7EEC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CD0BD8">
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081EA8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:b/>
-[...17 lines deleted...]
-        <w:t>Parent or Carer View: How do you and your child feel about starting in Reception Class?</w:t>
+        </w:rPr>
+        <w:t>iew: How do you and your child feel about starting Reception Class?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>😁</w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1973659308"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF" w:rsidRPr="3CFBDD14">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>😀</w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1633286939"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF" w:rsidRPr="3CFBDD14">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>🙂</w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1503460690"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF" w:rsidRPr="3CFBDD14">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>😐</w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-51771986"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF" w:rsidRPr="3CFBDD14">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>🙁</w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="328255299"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF" w:rsidRPr="3CFBDD14">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="3CFBDD14">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
         <w:t>☹</w:t>
       </w:r>
       <w:r w:rsidR="000D37EF">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1494376803"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000D37EF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
@@ -2282,2563 +2238,2441 @@
     <w:p w14:paraId="073EECF9" w14:textId="65DAC509" w:rsidR="00CD0BD8" w:rsidRPr="006C3E23" w:rsidRDefault="00081EA8" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           </w:rPr>
           <w:id w:val="696976484"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006C3E23" w:rsidRPr="006C3E23">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </w:rPr>
             <w:t>Free text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="14EE7EB6" w14:textId="5F317BC4" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="00F451EF" w:rsidP="00CD0BD8">
-[...19 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="14EE7EB6" w14:textId="617DE75C" w:rsidR="00F451EF" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F451EF" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0210B" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F451EF" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0BD8">
-[...45 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Complete only if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166114D8" w14:textId="77777777" w:rsidR="006239E0" w:rsidRPr="00613156" w:rsidRDefault="00F451EF" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tick all that apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7FD5B3" w14:textId="0DDB0F98" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="0076088C">
+    <w:p w14:paraId="1C7FD5B3" w14:textId="0DDB0F98" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="0076088C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="991678294"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Years Pupil Premium (EYPP)</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="795875920"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Looked After Child (LAC)</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="322715243"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Years Inclusion Fund (EYIF) – Level:</w:t>
       </w:r>
       <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1711787582"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Level 1" w:value="Level 1"/>
             <w:listItem w:displayText="Level 2" w:value="Level 2"/>
             <w:listItem w:displayText="Level 3" w:value="Level 3"/>
             <w:listItem w:displayText="Level 4" w:value="Level 4"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1490756163"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> High Needs Base</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="928932128"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disability Access Fund (DAF)</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="856540062"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Educational Health Care Plan</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-361666738"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> EHCP Needs Assessment – in process</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1024288190"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-2021460395"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003B25DD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t xml:space="preserve">Free </w:t>
           </w:r>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>t</w:t>
           </w:r>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>ext box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6F35F5BD" w14:textId="5A408B35" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00613156">
+    <w:p w14:paraId="6F35F5BD" w14:textId="5A408B35" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00613156">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:pict w14:anchorId="798071A4">
           <v:rect id="_x0000_i1031" style="width:410.3pt;height:1.7pt" o:hrpct="988" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042138F8" w14:textId="4A0AAE14" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="00F451EF" w:rsidP="00CD0BD8">
-[...19 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="042138F8" w14:textId="01169BB8" w:rsidR="00F451EF" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F451EF" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Attachments </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0210B" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F451EF" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supporting Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0BD8">
-[...43 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Complete only if applicable)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0BD8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F451EF" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09932563" w14:textId="77777777" w:rsidR="00F451EF" w:rsidRPr="003B25DD" w:rsidRDefault="00F451EF" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="09932563" w14:textId="300DF2CA" w:rsidR="00F451EF" w:rsidRPr="003B25DD" w:rsidRDefault="00F451EF" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B25DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Only attach documents that are relevant to this child’s individual profile or support needs.</w:t>
+        <w:t>Only attach documents relevant to this child’s individual profile or support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A73F1B" w14:textId="01B0DCEA" w:rsidR="00D647FC" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="003B25DD">
+    <w:p w14:paraId="61A73F1B" w14:textId="01B0DCEA" w:rsidR="00D647FC" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="003B25DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-2131005954"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> EHCP or IEP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7F58D9" w14:textId="32150242" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="003B25DD">
+    <w:p w14:paraId="5D7F58D9" w14:textId="32150242" w:rsidR="00F451EF" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="003B25DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1814376835"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D647FC" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> PEP</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="503090456"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reports from External Health Professionals</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-435208340"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reports from Educational Professionals</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-572736361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Developmental Journal Summary</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-63566218"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> EYIF Provision Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1241940040"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> WellComm Report</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1548332346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pre-Phonics Stage</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-825441070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Help Assessment</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="682638870"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Risk Assessments</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="452753508"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Care Plan</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="2098746118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Behaviour Support Plan</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-650283692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> “All About Me” Document</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-143593143"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provision Map</w:t>
       </w:r>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1144785090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F451EF" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other(s): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="1451353546"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C8417B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t xml:space="preserve">Free </w:t>
           </w:r>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>t</w:t>
           </w:r>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>ext box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="49779906" w14:textId="103596DD" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
-[...19 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="49779906" w14:textId="64B572E4" w:rsidR="00C617E4" w:rsidRPr="00221B16" w:rsidRDefault="000D7EEC" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. Additional Needs</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk196904119"/>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0BD8">
-[...30 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Complete only if applicable)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0C365D60" w14:textId="688659C8" w:rsidR="00C617E4" w:rsidRPr="00C8417B" w:rsidRDefault="004D1F33" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8417B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tick all that apply</w:t>
       </w:r>
       <w:r w:rsidR="006960B8" w:rsidRPr="00C8417B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, a</w:t>
       </w:r>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00C8417B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dd notes only where needed</w:t>
       </w:r>
       <w:r w:rsidR="006960B8" w:rsidRPr="00C8417B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3DFB81" w14:textId="4DCC452E" w:rsidR="00270F65" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00C8417B">
+    <w:p w14:paraId="4B3DFB81" w14:textId="4DCC452E" w:rsidR="00270F65" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00C8417B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="2136605244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0210B" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cognition and learning needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-291284211"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1598910536"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Communication and interaction needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="84729133"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="417687316"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social, Emotional, and Mental Health (SEMH) needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="2092346678"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1274515440"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sensory and physical needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-1681588530"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1417518987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medical information</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-1727677344"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1CA8F41C" w14:textId="71EED5B4" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00C8417B">
+    <w:p w14:paraId="1CA8F41C" w14:textId="71EED5B4" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00C8417B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="2136978362"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00270F65" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Allergies or Intolerances</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-1586914795"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="849600887"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eating and drinking needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-787808251"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1712955159"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sleeping routines or difficulties</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="134148079"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="504562513"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582FA2" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Toileting</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-380864092"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-917866109"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mobility and physical skills</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="1790234496"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1143935479"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional sensory needs</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-1979599007"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-427971686"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reasonable adjustments or transition strategies</w:t>
       </w:r>
       <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-451859460"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="00CD0BD8">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="18A98D8C" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="18A98D8C" w14:textId="77777777" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="2F77C296">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A04B5" w14:textId="77777777" w:rsidR="00B60068" w:rsidRDefault="00C617E4" w:rsidP="47F089A6">
-[...17 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="6B1A04B5" w14:textId="6C38E81A" w:rsidR="00B60068" w:rsidRPr="00221B16" w:rsidRDefault="006239E0" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7EEC" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C617E4" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>. External Agencies Involved</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BD8" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006239E0" w:rsidRPr="47F089A6">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="000D7EEC" w:rsidRPr="00221B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Complete only if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA7F041" w14:textId="32C63219" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00CD0BD8" w:rsidP="47F089A6">
+    <w:p w14:paraId="3BA7F041" w14:textId="5E2D2A59" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="0091660F" w:rsidP="47F089A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091660F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Complete only if applicable</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – You may prefer to attach relevant documents to an email or hand deliver them</w:t>
+        <w:t>You may prefer to attach relevant documents to an email or hand deliver them</w:t>
       </w:r>
       <w:r w:rsidR="00B60068">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1699E328" w14:textId="77777777" w:rsidR="006239E0" w:rsidRPr="00B60068" w:rsidRDefault="00C617E4" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60068">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tick all that apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B8B086" w14:textId="3C61E2A2" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="000F337A" w:rsidP="00B60068">
+    <w:p w14:paraId="34B8B086" w14:textId="3C61E2A2" w:rsidR="00C617E4" w:rsidRPr="00CD0BD8" w:rsidRDefault="00000000" w:rsidP="00B60068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="543570790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0–19 Health and Wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="2025433835"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paediatric Services</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1396202550"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Speech and Language Therapy</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-94945859"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social Services</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="878749816"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Virtual School</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="435954461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Start Well SEND</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1284854321"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Woodbridge SEND Service</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1186897081"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Educational Psychology Service</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1940141462"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sensory Support Service</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1033026253"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Behaviour Support Service</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="2118407384"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physiotherapy</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1287386693"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Occupational Therapy</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-269003945"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wheelchair Services</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="-1324820427"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Help / Targeted / In Progres</w:t>
       </w:r>
       <w:r w:rsidR="00812865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s (please consider inviting the school to the next</w:t>
       </w:r>
       <w:r w:rsidR="00102D65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4849,113 +4683,137 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00102D65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all levels of action).</w:t>
       </w:r>
       <w:r w:rsidR="009C5DA1">
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           </w:rPr>
           <w:id w:val="1705820537"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C617E4" w:rsidRPr="47F089A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <w:id w:val="-1598478279"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0094329E" w:rsidRPr="47F089A6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>text box</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7664E699" w14:textId="77777777" w:rsidR="004877DC" w:rsidRPr="00306B29" w:rsidRDefault="000F337A" w:rsidP="00CD0BD8">
+    <w:p w14:paraId="7664E699" w14:textId="77777777" w:rsidR="004877DC" w:rsidRPr="00306B29" w:rsidRDefault="00000000" w:rsidP="00CD0BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="2070C292">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004877DC" w:rsidRPr="00306B29">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="149C49BA" w14:textId="77777777" w:rsidR="008C74F8" w:rsidRDefault="008C74F8" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="084EFDFB" w14:textId="77777777" w:rsidR="008C74F8" w:rsidRDefault="008C74F8" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4971,80 +4829,123 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0CBABE8F" w14:textId="77777777" w:rsidR="008C74F8" w:rsidRDefault="008C74F8" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2825BD10" w14:textId="77777777" w:rsidR="008C74F8" w:rsidRDefault="008C74F8" w:rsidP="000D7EEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28240C84" w14:textId="4AA87371" w:rsidR="000D7EEC" w:rsidRPr="000D7EEC" w:rsidRDefault="000D7EEC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000D7EEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Transition to School Form V2 – June 2026</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372B32A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60A64168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
@@ -5740,205 +5641,218 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1439906205">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="460421472">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="200630495">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1913658091">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="106699093">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C617E4"/>
     <w:rsid w:val="00000F3B"/>
     <w:rsid w:val="000053A7"/>
     <w:rsid w:val="0003748D"/>
     <w:rsid w:val="000438A3"/>
     <w:rsid w:val="0006299B"/>
     <w:rsid w:val="00081EA8"/>
     <w:rsid w:val="000B600A"/>
     <w:rsid w:val="000D37EF"/>
+    <w:rsid w:val="000D7EEC"/>
     <w:rsid w:val="000F0CEB"/>
     <w:rsid w:val="000F337A"/>
     <w:rsid w:val="00102D65"/>
     <w:rsid w:val="00121402"/>
     <w:rsid w:val="00130135"/>
     <w:rsid w:val="00192A96"/>
+    <w:rsid w:val="00221B16"/>
     <w:rsid w:val="0023364F"/>
     <w:rsid w:val="00270F65"/>
     <w:rsid w:val="002843D1"/>
     <w:rsid w:val="00286363"/>
     <w:rsid w:val="00306B29"/>
     <w:rsid w:val="00343E16"/>
     <w:rsid w:val="00376106"/>
     <w:rsid w:val="0038513C"/>
     <w:rsid w:val="003856BA"/>
     <w:rsid w:val="003B25DD"/>
     <w:rsid w:val="003B73FE"/>
     <w:rsid w:val="003D2AE5"/>
     <w:rsid w:val="003F3B8B"/>
     <w:rsid w:val="00435300"/>
     <w:rsid w:val="004877DC"/>
     <w:rsid w:val="004D1F33"/>
     <w:rsid w:val="004F2245"/>
     <w:rsid w:val="005045DB"/>
     <w:rsid w:val="00522A5A"/>
     <w:rsid w:val="00577EE3"/>
     <w:rsid w:val="00582FA2"/>
     <w:rsid w:val="005D1DE2"/>
     <w:rsid w:val="00603641"/>
     <w:rsid w:val="00613156"/>
     <w:rsid w:val="006239E0"/>
     <w:rsid w:val="006960B8"/>
     <w:rsid w:val="006C396F"/>
     <w:rsid w:val="006C3E23"/>
     <w:rsid w:val="006E0DDD"/>
+    <w:rsid w:val="00701B72"/>
     <w:rsid w:val="00703DEA"/>
     <w:rsid w:val="00713BDE"/>
     <w:rsid w:val="0076019B"/>
     <w:rsid w:val="0076088C"/>
     <w:rsid w:val="0076624D"/>
     <w:rsid w:val="00770213"/>
     <w:rsid w:val="007C5073"/>
     <w:rsid w:val="007D37FA"/>
     <w:rsid w:val="007E2C19"/>
     <w:rsid w:val="007E388D"/>
     <w:rsid w:val="007E692A"/>
     <w:rsid w:val="00812865"/>
     <w:rsid w:val="0086724B"/>
     <w:rsid w:val="00882E9A"/>
     <w:rsid w:val="008948EA"/>
     <w:rsid w:val="008A5B91"/>
     <w:rsid w:val="008B684F"/>
+    <w:rsid w:val="008C74F8"/>
     <w:rsid w:val="008D1BC2"/>
     <w:rsid w:val="008E4CFD"/>
     <w:rsid w:val="008E6322"/>
     <w:rsid w:val="0091660F"/>
     <w:rsid w:val="0094329E"/>
     <w:rsid w:val="0097672C"/>
     <w:rsid w:val="00986C79"/>
     <w:rsid w:val="00991639"/>
     <w:rsid w:val="009C5DA1"/>
     <w:rsid w:val="009D64A3"/>
     <w:rsid w:val="009F34FA"/>
     <w:rsid w:val="00A52E26"/>
     <w:rsid w:val="00A60F4D"/>
     <w:rsid w:val="00A84D11"/>
     <w:rsid w:val="00AC7052"/>
     <w:rsid w:val="00AD5B15"/>
     <w:rsid w:val="00B60068"/>
     <w:rsid w:val="00B631F5"/>
     <w:rsid w:val="00B63EA5"/>
+    <w:rsid w:val="00B65155"/>
     <w:rsid w:val="00B67FD7"/>
     <w:rsid w:val="00B730AF"/>
     <w:rsid w:val="00BC3DEB"/>
     <w:rsid w:val="00C00498"/>
     <w:rsid w:val="00C31D9E"/>
     <w:rsid w:val="00C53EA5"/>
     <w:rsid w:val="00C617E4"/>
     <w:rsid w:val="00C8417B"/>
     <w:rsid w:val="00CD0BD8"/>
     <w:rsid w:val="00D47023"/>
     <w:rsid w:val="00D647FC"/>
     <w:rsid w:val="00D940C7"/>
     <w:rsid w:val="00D94F70"/>
+    <w:rsid w:val="00DC0A92"/>
     <w:rsid w:val="00DC1CC8"/>
     <w:rsid w:val="00DE308D"/>
     <w:rsid w:val="00E15CD6"/>
     <w:rsid w:val="00E27D41"/>
     <w:rsid w:val="00E37E4B"/>
     <w:rsid w:val="00E42CFD"/>
     <w:rsid w:val="00E47172"/>
     <w:rsid w:val="00ED4BBD"/>
     <w:rsid w:val="00ED7DE3"/>
     <w:rsid w:val="00F0210B"/>
     <w:rsid w:val="00F0588C"/>
     <w:rsid w:val="00F258B9"/>
     <w:rsid w:val="00F43988"/>
     <w:rsid w:val="00F441BA"/>
     <w:rsid w:val="00F44281"/>
     <w:rsid w:val="00F451EF"/>
     <w:rsid w:val="00F84BD0"/>
     <w:rsid w:val="00F86005"/>
     <w:rsid w:val="00FC4644"/>
     <w:rsid w:val="06ED06BC"/>
     <w:rsid w:val="10C5B6F9"/>
     <w:rsid w:val="12C56A02"/>
     <w:rsid w:val="1D060FCC"/>
     <w:rsid w:val="20C281A1"/>
     <w:rsid w:val="29CF374B"/>
     <w:rsid w:val="2B2CEC2C"/>
     <w:rsid w:val="2F35018A"/>
     <w:rsid w:val="3CFBDD14"/>
     <w:rsid w:val="47F089A6"/>
     <w:rsid w:val="5CE5A403"/>
     <w:rsid w:val="6410C349"/>
     <w:rsid w:val="660A9113"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1035"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FC13751"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9DBC06E4-7669-47FF-A42A-CEA4A7510783}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -6335,51 +6249,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C617E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C617E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -6552,51 +6465,50 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C617E4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00C617E4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C617E4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -6871,50 +6783,94 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D7EEC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D7EEC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000D7EEC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D7EEC"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="160858105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="341858384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7058,51 +7014,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1710182955">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{590C70D0-4127-4A11-BDD4-F4901C65684F}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -7181,112 +7137,113 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C53EA5"/>
     <w:rsid w:val="000B600A"/>
     <w:rsid w:val="001E6FCE"/>
     <w:rsid w:val="002843D1"/>
     <w:rsid w:val="0038513C"/>
     <w:rsid w:val="003856BA"/>
     <w:rsid w:val="00503FE8"/>
     <w:rsid w:val="005045DB"/>
     <w:rsid w:val="00577EE3"/>
     <w:rsid w:val="007E692A"/>
     <w:rsid w:val="008B684F"/>
+    <w:rsid w:val="00B65155"/>
     <w:rsid w:val="00BC7C8A"/>
     <w:rsid w:val="00C433A4"/>
     <w:rsid w:val="00C53EA5"/>
+    <w:rsid w:val="00E943F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8025,125 +7982,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...73 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC81AD0C750CFD479AA779E345269E10" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="181913752597024ccd0bfd904ad5b20c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0def4cbc-81c8-4042-9252-5b610b9f69c4" xmlns:ns3="c2287400-4630-4c3e-8472-bb003a0e1135" xmlns:ns4="37a2e29f-7d85-476c-b4be-d639690a421f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="90b001f3107d9bcf888096ca3fbf8f74" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <xsd:import namespace="c2287400-4630-4c3e-8472-bb003a0e1135"/>
     <xsd:import namespace="37a2e29f-7d85-476c-b4be-d639690a421f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -8352,119 +8234,203 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2287400-4630-4c3e-8472-bb003a0e1135">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="37a2e29f-7d85-476c-b4be-d639690a421f" xsi:nil="true"/>
+    <_dlc_DocId xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">TEQZEQFTYNAP-984931896-305</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <Url>https://boltoncouncilcloud.sharepoint.com/sites/cseaeycte/_layouts/15/DocIdRedir.aspx?ID=TEQZEQFTYNAP-984931896-305</Url>
+      <Description>TEQZEQFTYNAP-984931896-305</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD6C5067-B134-4F4F-95E9-82A645B82169}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <ds:schemaRef ds:uri="c2287400-4630-4c3e-8472-bb003a0e1135"/>
     <ds:schemaRef ds:uri="37a2e29f-7d85-476c-b4be-d639690a421f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A34DE49C-03C1-4723-91CE-57EF352D3DC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34758349-7509-4556-8A52-A32B572D5800}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A37DE53-CDBA-46E9-B7F6-91D09B08810D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2287400-4630-4c3e-8472-bb003a0e1135"/>
+    <ds:schemaRef ds:uri="37a2e29f-7d85-476c-b4be-d639690a421f"/>
+    <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>713</Words>
-  <Characters>4069</Characters>
+  <Words>708</Words>
+  <Characters>4040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Bolton Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4773</CharactersWithSpaces>
+  <CharactersWithSpaces>4739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brown, Jo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC81AD0C750CFD479AA779E345269E10</vt:lpwstr>
   </property>