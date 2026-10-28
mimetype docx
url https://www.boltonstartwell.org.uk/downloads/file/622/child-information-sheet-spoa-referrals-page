--- v0 (2025-10-09)
+++ v1 (2026-10-28)
@@ -9,108 +9,420 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3ADB19B9" w14:textId="77777777" w:rsidR="00880636" w:rsidRDefault="00A93CD1" w:rsidP="00A93CD1">
-[...30 lines deleted...]
-    <w:p w14:paraId="09044B03" w14:textId="17B94D67" w:rsidR="00A93CD1" w:rsidRPr="00A93CD1" w:rsidRDefault="00880636" w:rsidP="00880636">
+    <w:p w14:paraId="3ADB19B9" w14:textId="77777777" w:rsidR="00880636" w:rsidRDefault="00A93CD1" w:rsidP="002F3F8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00880636">
+      <w:r w:rsidRPr="00A93CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Start Well Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="00880636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referral to the Early Years Single Point of Access </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E935E50" w14:textId="6B3B9B05" w:rsidR="00A93CD1" w:rsidRPr="002F3F8F" w:rsidRDefault="000E517B" w:rsidP="000E517B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rivate</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oluntary</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndependent PVI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providers </w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00880636" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildminders</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2730" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004900FD" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Before submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F849BC" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ting</w:t>
+      </w:r>
+      <w:r w:rsidR="004900FD" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5EFC" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a completed </w:t>
+      </w:r>
+      <w:r w:rsidR="004900FD" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form, please refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5EFC" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004900FD" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ppendix A at the end of this document</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4477" w:rsidRPr="001E4477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4477">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F849BC" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of required documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2730" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2730" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2730" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your</w:t>
+      </w:r>
+      <w:r w:rsidR="00F849BC" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referral</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F43" w:rsidRPr="002F3F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A79B893" w14:textId="7AEC52F8" w:rsidR="00693504" w:rsidRPr="00693504" w:rsidRDefault="00880636" w:rsidP="00693504">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Setting</w:t>
       </w:r>
       <w:r w:rsidR="00693504" w:rsidRPr="00693504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F15487" w14:textId="0CE70AE7" w:rsidR="00255A10" w:rsidRDefault="00720D5C">
@@ -543,870 +855,79 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24826E5E" w14:textId="62DA4B2D" w:rsidR="000474A6" w:rsidRDefault="000474A6" w:rsidP="000474A6">
+    <w:p w14:paraId="5481632F" w14:textId="56B6830F" w:rsidR="00880636" w:rsidRDefault="000474A6" w:rsidP="002F3F8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State which level e.g., level 1, 2, 3, 4:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBCBEEC" w14:textId="77777777" w:rsidR="00880636" w:rsidRDefault="00880636">
-[...25 lines deleted...]
-    </w:p>
     <w:p w14:paraId="429AC34C" w14:textId="46430025" w:rsidR="00693504" w:rsidRDefault="00693504">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...762 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDB1C6D" w14:textId="1C29F66D" w:rsidR="00DF0BE7" w:rsidRPr="00636252" w:rsidRDefault="00DF0BE7" w:rsidP="00DF0BE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The rating scale below has been completed following (please tick):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B808831" w14:textId="10DF69A0" w:rsidR="00DF0BE7" w:rsidRPr="00636252" w:rsidRDefault="00DF0BE7" w:rsidP="00DF0BE7">
@@ -3696,97 +3217,228 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4752C9B9" w14:textId="01F46FC7" w:rsidR="00390A07" w:rsidRPr="000B62C2" w:rsidRDefault="000B62C2" w:rsidP="000B62C2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Parent, Carer or Guardian Declaration</w:t>
       </w:r>
       <w:r w:rsidR="00390A07" w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031C55C2" w14:textId="10D6AF38" w:rsidR="000B62C2" w:rsidRPr="000B62C2" w:rsidRDefault="000B62C2" w:rsidP="000B62C2">
-      <w:pPr>
+    <w:p w14:paraId="79611AA8" w14:textId="77777777" w:rsidR="00F47855" w:rsidRDefault="000B62C2" w:rsidP="00200607">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">consent to the referral to the </w:t>
       </w:r>
       <w:r w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years Single Point of Access for my child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. I understand my</w:t>
       </w:r>
       <w:r w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> child’s information will be shared with relevant personnel within these services. I give permission for the provider to share reports and my child’s information with professionals to support the referral decision. </w:t>
+        <w:t xml:space="preserve"> child’s information will be shared with relevant personnel within these services</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D488815" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00054DD0" w:rsidRDefault="00F47855" w:rsidP="00F47855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educational Psychology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02995A96" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00054DD0" w:rsidRDefault="00F47855" w:rsidP="00F47855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Woodbridge SEND Service (formerly known as Ladywood Outreach)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034CE82" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00054DD0" w:rsidRDefault="00F47855" w:rsidP="00F47855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Single Point of Access panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E33CE7" w14:textId="77777777" w:rsidR="00F47855" w:rsidRPr="00054DD0" w:rsidRDefault="00F47855" w:rsidP="00F47855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start Well SEND </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C55C2" w14:textId="0586FF72" w:rsidR="000B62C2" w:rsidRPr="000B62C2" w:rsidRDefault="000B62C2" w:rsidP="000B62C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B62C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I give permission for the provider to share reports and my child’s information with professionals to support the referral decision. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7112AEF8" w14:textId="77777777" w:rsidR="000B62C2" w:rsidRPr="000B62C2" w:rsidRDefault="000B62C2" w:rsidP="000B62C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519C4406" w14:textId="1F1482F8" w:rsidR="000B62C2" w:rsidRDefault="000B62C2" w:rsidP="000B62C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B62C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3887,85 +3539,653 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B5997E" w14:textId="77777777" w:rsidR="00574F7E" w:rsidRPr="00574F7E" w:rsidRDefault="00574F7E" w:rsidP="00574F7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574F7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I have a signed copy kept in setting - Yes - (please circle if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A7482A" w14:textId="6FB42495" w:rsidR="00390A07" w:rsidRPr="000B62C2" w:rsidRDefault="00390A07" w:rsidP="00390A07"/>
-    <w:p w14:paraId="1B098733" w14:textId="77777777" w:rsidR="00720D5C" w:rsidRPr="00720D5C" w:rsidRDefault="00720D5C">
+    <w:p w14:paraId="1B098733" w14:textId="6DF7D01F" w:rsidR="00123D91" w:rsidRDefault="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0E0938" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34846909" w14:textId="77777777" w:rsidR="00123D91" w:rsidRPr="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Checklist of required documentation for referral:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BE40E1" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referral Information Sheet signed by parent, carer or guardian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B372EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the setting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCBE3EF" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F42CC1" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recent Early Help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880636">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review forms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated within the last 3 months.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880636">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D65B54A" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E8B52B" w14:textId="7AFF3177" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA7D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The parent/carer gave consent for me to share their child’s information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the following agencies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477B11EE" w14:textId="77777777" w:rsidR="00123D91" w:rsidRPr="00054DD0" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educational Psychology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576BB319" w14:textId="77777777" w:rsidR="00123D91" w:rsidRPr="00054DD0" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Woodbridge SEND Service (formerly known as Ladywood Outreach)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C2A58A" w14:textId="77777777" w:rsidR="00123D91" w:rsidRPr="00054DD0" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Single Point of Access panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5588B6" w14:textId="77777777" w:rsidR="00123D91" w:rsidRPr="00054DD0" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start Well SEND </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A5EF9" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACA3A6A" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidence of Graduated Approach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been implemented and actions taken to support the child in your setting (Assess, Plan, Do, Review process) e.g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., Individual Education Plans (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IEP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, play plans, provision maps etc for at least 2 cycles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2FEB0C" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3858EC9F" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ratings of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oncern </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467A719E" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62659CC7" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any external agency reports </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that are relevant to the referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C6B16" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE5214D" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203B7FFC" w14:textId="77777777" w:rsidR="00123D91" w:rsidRDefault="00123D91" w:rsidP="00123D91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This documentation must be included in your referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F834CA" w14:textId="77777777" w:rsidR="00720D5C" w:rsidRPr="00720D5C" w:rsidRDefault="00720D5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00720D5C" w:rsidRPr="00720D5C" w:rsidSect="00A93CD1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="680" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF4F2C7" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00720D5C">
+    <w:p w14:paraId="46D450BF" w14:textId="77777777" w:rsidR="007631F3" w:rsidRDefault="007631F3" w:rsidP="00720D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22AD11DF" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00720D5C">
+    <w:p w14:paraId="2CFEE652" w14:textId="77777777" w:rsidR="007631F3" w:rsidRDefault="007631F3" w:rsidP="00720D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3987,266 +4207,266 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C366059" w14:textId="25DC86E3" w:rsidR="002C34C1" w:rsidRDefault="00A93CD1" w:rsidP="00A93CD1">
+  <w:p w14:paraId="5C366059" w14:textId="50A769A7" w:rsidR="002C34C1" w:rsidRDefault="002F3F8F" w:rsidP="00A93CD1">
     <w:r w:rsidRPr="00A93CD1">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-        <w:sz w:val="40"/>
-        <w:szCs w:val="40"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7890395A" wp14:editId="434697A3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DECBD76" wp14:editId="1C0A282C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-104775</wp:posOffset>
+            <wp:posOffset>4752975</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1174115</wp:posOffset>
+            <wp:posOffset>-843280</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1686131" cy="985474"/>
-          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:extent cx="1152525" cy="538636"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="39882951" name="Picture 2" descr="A logo with colorful handprints&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="875437211" name="Picture 1" descr="Bolton Council logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="39882951" name="Picture 2" descr="A logo with colorful handprints&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="875437211" name="Picture 1" descr="Bolton Council logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1686131" cy="985474"/>
+                    <a:ext cx="1152525" cy="538636"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00A93CD1">
+    <w:r w:rsidR="00A93CD1" w:rsidRPr="00A93CD1">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DECBD76" wp14:editId="428EC1CD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7890395A" wp14:editId="374DDF6F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+            <wp:posOffset>-104775</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1062355</wp:posOffset>
+            <wp:posOffset>-938231</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1631315" cy="762400"/>
-          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:extent cx="1285875" cy="751541"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="875437211" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="39882951" name="Picture 2" descr="A logo with colorful handprints&#10;&#10;Bolton Family Hubs"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="875437211" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="39882951" name="Picture 2" descr="A logo with colorful handprints&#10;&#10;Bolton Family Hubs"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1631315" cy="762400"/>
+                    <a:ext cx="1291200" cy="754653"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00A93CD1">
+    <w:r w:rsidR="00A93CD1" w:rsidRPr="00A93CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Start Well Service </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A93CD1">
+    <w:r w:rsidR="00A93CD1" w:rsidRPr="00A93CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">| Education and Learning Division | Department of People | Bolton Council | Harvey Centre | Shaw Street | Bolton | BL3 6HU | </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A93CD1">
+    <w:r w:rsidR="00A93CD1" w:rsidRPr="00A93CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>01204 338149</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FCE59BF" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00720D5C">
+    <w:p w14:paraId="03AD7562" w14:textId="77777777" w:rsidR="007631F3" w:rsidRDefault="007631F3" w:rsidP="00720D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF13E0D" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00720D5C">
+    <w:p w14:paraId="3FA8E312" w14:textId="77777777" w:rsidR="007631F3" w:rsidRDefault="007631F3" w:rsidP="00720D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0351C086" w14:textId="3F8D93C9" w:rsidR="00720D5C" w:rsidRPr="00A93CD1" w:rsidRDefault="00720D5C">
+  <w:p w14:paraId="0351C086" w14:textId="2CDFB2E1" w:rsidR="00720D5C" w:rsidRPr="00A93CD1" w:rsidRDefault="00720D5C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A93CD1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="003E3463">
+    <w:r w:rsidR="00E829FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00693504">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk172638508"/>
     <w:r w:rsidR="00693504" w:rsidRPr="00693504">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Start Well Service: </w:t>
     </w:r>
     <w:r w:rsidR="00880636">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="24"/>
@@ -4390,100 +4610,129 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00720D5C"/>
     <w:rsid w:val="00032BBB"/>
     <w:rsid w:val="000474A6"/>
     <w:rsid w:val="00054DD0"/>
     <w:rsid w:val="0007521E"/>
     <w:rsid w:val="000B62C2"/>
+    <w:rsid w:val="000C2CA3"/>
+    <w:rsid w:val="000E517B"/>
     <w:rsid w:val="000F699A"/>
     <w:rsid w:val="00117986"/>
+    <w:rsid w:val="00123D91"/>
     <w:rsid w:val="00145E09"/>
     <w:rsid w:val="00156322"/>
     <w:rsid w:val="00170941"/>
     <w:rsid w:val="001E0244"/>
+    <w:rsid w:val="001E4477"/>
+    <w:rsid w:val="00200607"/>
     <w:rsid w:val="00255A10"/>
     <w:rsid w:val="002C34C1"/>
     <w:rsid w:val="002C7C8C"/>
+    <w:rsid w:val="002F3F8F"/>
     <w:rsid w:val="00342D7B"/>
     <w:rsid w:val="00360E27"/>
     <w:rsid w:val="00390A07"/>
+    <w:rsid w:val="003D2730"/>
     <w:rsid w:val="003E3463"/>
+    <w:rsid w:val="003F7869"/>
+    <w:rsid w:val="004900FD"/>
     <w:rsid w:val="004B51F2"/>
+    <w:rsid w:val="004E5D10"/>
     <w:rsid w:val="00510BBD"/>
     <w:rsid w:val="00551A0B"/>
+    <w:rsid w:val="005552E9"/>
     <w:rsid w:val="00574F7E"/>
+    <w:rsid w:val="0058335A"/>
+    <w:rsid w:val="005E5F84"/>
     <w:rsid w:val="00636252"/>
     <w:rsid w:val="00637695"/>
+    <w:rsid w:val="0066200B"/>
     <w:rsid w:val="00664B30"/>
     <w:rsid w:val="00682E15"/>
     <w:rsid w:val="00693504"/>
     <w:rsid w:val="006E3A0A"/>
     <w:rsid w:val="006F5BCF"/>
     <w:rsid w:val="00714FDC"/>
     <w:rsid w:val="00720D5C"/>
     <w:rsid w:val="00747053"/>
+    <w:rsid w:val="007631F3"/>
     <w:rsid w:val="00771549"/>
     <w:rsid w:val="00782A81"/>
     <w:rsid w:val="00880636"/>
     <w:rsid w:val="00887CD2"/>
     <w:rsid w:val="008D6970"/>
     <w:rsid w:val="008E3850"/>
+    <w:rsid w:val="008F5EFC"/>
     <w:rsid w:val="0093757C"/>
+    <w:rsid w:val="00A021E8"/>
     <w:rsid w:val="00A72571"/>
     <w:rsid w:val="00A7329F"/>
     <w:rsid w:val="00A7509C"/>
     <w:rsid w:val="00A81DBB"/>
     <w:rsid w:val="00A93CD1"/>
     <w:rsid w:val="00B372EA"/>
     <w:rsid w:val="00BF3F55"/>
     <w:rsid w:val="00BF5441"/>
     <w:rsid w:val="00C761CE"/>
+    <w:rsid w:val="00C900BE"/>
     <w:rsid w:val="00C92796"/>
+    <w:rsid w:val="00CA181B"/>
     <w:rsid w:val="00CB43E8"/>
     <w:rsid w:val="00CD2207"/>
     <w:rsid w:val="00D01AFA"/>
+    <w:rsid w:val="00D3636C"/>
+    <w:rsid w:val="00D9625D"/>
     <w:rsid w:val="00DF0BE7"/>
+    <w:rsid w:val="00E829FE"/>
+    <w:rsid w:val="00E93A7B"/>
+    <w:rsid w:val="00E94F43"/>
+    <w:rsid w:val="00EB511E"/>
+    <w:rsid w:val="00F47855"/>
     <w:rsid w:val="00F5326D"/>
+    <w:rsid w:val="00F849BC"/>
     <w:rsid w:val="00FA16E6"/>
+    <w:rsid w:val="00FA7D4B"/>
+    <w:rsid w:val="00FB39EE"/>
     <w:rsid w:val="00FF04EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4921,51 +5170,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00720D5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00720D5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -5128,51 +5376,50 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00720D5C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00720D5C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00720D5C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -5471,50 +5718,61 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00720D5C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DF0BE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F3F8F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30301858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="340856038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -5865,56 +6123,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="fe298bda-91fe-4b3d-b0b6-953dd7c50316" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020BA1E3926041F48B6786DFA1BBC4595" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edcc665d0cd68b991de269b5063ed8cb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="fe298bda-91fe-4b3d-b0b6-953dd7c50316" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e20a359a0e055d36db3574cc61cbd750" ns3:_="">
     <xsd:import namespace="fe298bda-91fe-4b3d-b0b6-953dd7c50316"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6054,123 +6311,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3299FAF4-B600-45E6-B996-6846BD88712E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225679EE-107C-45C7-A900-3EC5473811A4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe298bda-91fe-4b3d-b0b6-953dd7c50316"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60BB6C25-48F1-4D7A-81AE-F0BD0674F311}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fe298bda-91fe-4b3d-b0b6-953dd7c50316"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{225679EE-107C-45C7-A900-3EC5473811A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3299FAF4-B600-45E6-B996-6846BD88712E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="fe298bda-91fe-4b3d-b0b6-953dd7c50316"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>567</Words>
-  <Characters>3237</Characters>
+  <Words>615</Words>
+  <Characters>3510</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3797</CharactersWithSpaces>
+  <CharactersWithSpaces>4117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Baron, Samantha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010020BA1E3926041F48B6786DFA1BBC4595</vt:lpwstr>
   </property>