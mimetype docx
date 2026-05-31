--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -1,13283 +1,8982 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="309B3D7C" w14:textId="7A8F6378" w:rsidR="004B02D2" w:rsidRDefault="001C6C41" w:rsidP="0012169C">
-[...4411 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="720CE4B5" w14:textId="77777777" w:rsidR="00A31777" w:rsidRPr="00470001" w:rsidRDefault="00A31777" w:rsidP="00A31777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referral Form: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42614EBF" w14:textId="21FFEBFC" w:rsidR="00A31777" w:rsidRPr="00470001" w:rsidRDefault="00A31777" w:rsidP="00A31777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Early Years SEND High Needs Base Place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6766C" w14:textId="273CDF6B" w:rsidR="00A31777" w:rsidRPr="007238E7" w:rsidRDefault="007238E7" w:rsidP="007238E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Places are not allocated to children who only have one term left before their reception year, unless they meet emergency protocol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F881563" w14:textId="5F05861A" w:rsidR="00DD3681" w:rsidRPr="00470001" w:rsidRDefault="00A31777" w:rsidP="00A31777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Child’s information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701D1DA8" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE9CD84" w14:textId="28C030CE" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Child Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1053362657"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="300D4ECC" w14:textId="207202FA" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date of Birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-80373522"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0E8C4CC5" w14:textId="2630C4E2" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Current Nursery Setting:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1841041363"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="22783A6E" w14:textId="0B2BFA26" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Eligible for 15 or 30 Hours:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  15 hours </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1933396949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">30 hours </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1981809203"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="21F87960" w14:textId="46D9C67D" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility code (30 Hours): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="910588268"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6F514262" w14:textId="4A264938" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Name of Parent, Carer, Guardian:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1766144744"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="799B0879" w14:textId="61385AB4" w:rsidR="00427DDC" w:rsidRDefault="00427DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email Address: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-286746650"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0FA47A4D" w14:textId="498E77E9" w:rsidR="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1889913623"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0922997E" w14:textId="026059C4" w:rsidR="001138CE" w:rsidRPr="00A31777" w:rsidRDefault="001138CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uthority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-276180226"/>
+          <w:placeholder>
+            <w:docPart w:val="1039E5DFC22C41D2BFFC3E11E4B780CF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="571145AB" w14:textId="3A3BF50D" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Telephone Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1393697799"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="219643A7" w14:textId="5FEDF30C" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Looked After Child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LAC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-586620895"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1966625048"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4542BCC1" w14:textId="2BDA444E" w:rsidR="001138CE" w:rsidRDefault="001138CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Social Worker Involvement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-15694872"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-964882004"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="64AC4240" w14:textId="150D9611" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ethnicity:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-369074371"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0EEE91EA" w14:textId="0AFF1024" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Language Spoken:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1484207617"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002C04B8" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1D984ED9" w14:textId="03464E5D" w:rsidR="00A31777" w:rsidRPr="00470001" w:rsidRDefault="00A31777" w:rsidP="00A31777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Referral Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF2250C" w14:textId="57C84F2F" w:rsidR="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reason for Referral:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:id w:val="236063755"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="57C8CF9F" w14:textId="23E230C2" w:rsidR="002C04B8" w:rsidRPr="00A31777" w:rsidRDefault="002C04B8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="40C16EE6" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D81BD1E" w14:textId="786B2042" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31777">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Parental Preference for Nursery Placement:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:id w:val="1694269223"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="460CAC12" w14:textId="27652DF4" w:rsidR="00A31777" w:rsidRDefault="002C04B8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3770EBA7" w14:textId="2F84FF4E" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0948719F" w14:textId="77777777" w:rsidR="00B11288" w:rsidRPr="00E62AEA" w:rsidRDefault="00B11288" w:rsidP="0012169C">
-[...3237 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6C810E08" w14:textId="66273055" w:rsidR="00A31777" w:rsidRPr="00470001" w:rsidRDefault="00A31777" w:rsidP="00A31777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Details of Special Educational Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453611F4" w14:textId="1F951D1A" w:rsidR="00F137A4" w:rsidRDefault="00F137A4" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Add brief details of the child’s needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F28BE77" w14:textId="77777777" w:rsidR="00C176DD" w:rsidRPr="00C176DD" w:rsidRDefault="00C176DD" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BE499B" w14:textId="49E9BA1D" w:rsidR="00A31777" w:rsidRPr="00C176DD" w:rsidRDefault="00322D23" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Communication and Interaction</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31777" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SLCN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/ASD/ASC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31777" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00465C7D">
-[...72 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="0D520DEB" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area of need </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-842627346"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1447994446"/>
+          <w:placeholder>
+            <w:docPart w:val="073B389F29634A27B487E69CED3990E8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="043C3485" w14:textId="77777777" w:rsidR="00322D23" w:rsidRDefault="00322D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F76F5A" w14:textId="6347D159" w:rsidR="00A31777" w:rsidRPr="00C176DD" w:rsidRDefault="00A31777" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cognition and Learning</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (specify MLD, SLD, PMLD</w:t>
+      </w:r>
+      <w:r w:rsidR="00322D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00322D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SpLD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5478E1A7" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area of need </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="2090344055"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="338586638"/>
+          <w:placeholder>
+            <w:docPart w:val="3F912C32C3634F85909A4B128C843CCF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6439947D" w14:textId="77777777" w:rsidR="00322D23" w:rsidRDefault="00322D23" w:rsidP="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B7881E" w14:textId="77777777" w:rsidR="00322D23" w:rsidRPr="00C176DD" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social, Emotional, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mental Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SEMH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEDAA68" w14:textId="77777777" w:rsidR="00322D23" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area of need </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1930223069"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-815493193"/>
+          <w:placeholder>
+            <w:docPart w:val="9D73B6073F744758AB980D0D90F1F21F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="39C46465" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5592F831" w14:textId="1C184181" w:rsidR="00F137A4" w:rsidRPr="00C176DD" w:rsidRDefault="00322D23" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sensory</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp;/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Physical Needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(HI, VI, MSI, PD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B358DC6" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area of need </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-830523867"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1985991532"/>
+          <w:placeholder>
+            <w:docPart w:val="89A9881F6F5E4DB5B8B786A0F08A4BBA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="369AAF32" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C43E08" w14:textId="58AD4EFC" w:rsidR="00F137A4" w:rsidRPr="00C176DD" w:rsidRDefault="00F137A4" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="00C176DD" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BC17E9" w14:textId="576DEF5F" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Area of need </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-908377323"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief details: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1117597919"/>
+          <w:placeholder>
+            <w:docPart w:val="3284D27F745C46A3ADD55EA502CCE262"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="37AFC5A0" w14:textId="58346880" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D238282" w14:textId="0D285C09" w:rsidR="00B11288" w:rsidRDefault="00AD7054" w:rsidP="00AD7054">
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="65FE38EB" w14:textId="474E22B8" w:rsidR="00F137A4" w:rsidRPr="00470001" w:rsidRDefault="00F137A4" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Please complete the following, being as precise as possible, </w:t>
-[...31 lines deleted...]
-        <w:ind w:left="-426"/>
+        <w:t>Support Service Involvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CB0242" w14:textId="5E2278CA" w:rsidR="0092081E" w:rsidRDefault="00F137A4" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give the contact’s name and the dates of assessment/intervention for each service involvement below </w:t>
+      </w:r>
+      <w:r w:rsidR="00551403" w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply copies of the most recent report with this form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DC4D8D" w14:textId="77777777" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367037E2" w14:textId="2E29CEBE" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="00F137A4" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Learning Disabilities (under 5s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297DE6DE" w14:textId="0CB4B25D" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contact name</w:t>
+      </w:r>
+      <w:r w:rsidR="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="38633674"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F658DD" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1D710411" w14:textId="30259DF7" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date of assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1433046083"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F658DD" w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="395E56E4" w14:textId="42C924A9" w:rsidR="0092081E" w:rsidRDefault="0092081E" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1739212736"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F658DD">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="22950E55" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAE15A1" w14:textId="5C95BEDE" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="00F137A4" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Paediatrician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764F1AEB" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-317189570"/>
+          <w:placeholder>
+            <w:docPart w:val="799E911FF39C45958691A60EF63516E9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="53C88EE6" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="233138033"/>
+          <w:placeholder>
+            <w:docPart w:val="799E911FF39C45958691A60EF63516E9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="501EEC30" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1357581099"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="543B006F" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AC3D77" w14:textId="08BD5847" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="007238E7" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Start Well SEND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D096D1D" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-423886939"/>
+          <w:placeholder>
+            <w:docPart w:val="63CB971DA1B2481E9594E0B6FAB69443"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1DABDABD" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-699942370"/>
+          <w:placeholder>
+            <w:docPart w:val="63CB971DA1B2481E9594E0B6FAB69443"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="64F33908" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1741523879"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="187D3B8F" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D25C9A7" w14:textId="52DEB644" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="00F137A4" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Speech and Language Therapist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D95FC4" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1658414674"/>
+          <w:placeholder>
+            <w:docPart w:val="60D4EB785F9A4F50945DD53282935315"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="793BAC9B" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1350569920"/>
+          <w:placeholder>
+            <w:docPart w:val="60D4EB785F9A4F50945DD53282935315"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="01599E50" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1141461380"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="25510D02" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217A2BD0" w14:textId="0F64735B" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="00322D23" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F137A4" w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Educational Psycholog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C8D1C6" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="872893927"/>
+          <w:placeholder>
+            <w:docPart w:val="103DE036E43C4DF79882236928A6961A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="37246CB3" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-367908215"/>
+          <w:placeholder>
+            <w:docPart w:val="103DE036E43C4DF79882236928A6961A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0B6AEBB8" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="238455077"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6CE7F738" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7E3414" w14:textId="5E192CD9" w:rsidR="00F137A4" w:rsidRPr="00F658DD" w:rsidRDefault="00F137A4" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Woodbridge </w:t>
+      </w:r>
+      <w:r w:rsidR="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SEND</w:t>
+      </w:r>
+      <w:r w:rsidR="00816AB9" w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECF4658" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-392350741"/>
+          <w:placeholder>
+            <w:docPart w:val="4B72BD94FBCC493282B4E4DD22D931E5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="70CAA37D" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="380747981"/>
+          <w:placeholder>
+            <w:docPart w:val="4B72BD94FBCC493282B4E4DD22D931E5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="28EEE6A0" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-581755654"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="316E6CC2" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5BFF53" w14:textId="6BED9FD9" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Physiotherapist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745E7383" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-812943653"/>
+          <w:placeholder>
+            <w:docPart w:val="504D4990D3B74F8FAAEB1C9AA2CDE37F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="66825A41" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="326949235"/>
+          <w:placeholder>
+            <w:docPart w:val="504D4990D3B74F8FAAEB1C9AA2CDE37F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="31CD5E95" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2104176700"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="097850F3" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EAEF7C3" w14:textId="61720B71" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Occupational Therapist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA60B7" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1255817299"/>
+          <w:placeholder>
+            <w:docPart w:val="FA86762BDFB247D0A9F74B3DF56AC1ED"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4D5CF82A" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1422326504"/>
+          <w:placeholder>
+            <w:docPart w:val="FA86762BDFB247D0A9F74B3DF56AC1ED"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="02A93921" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1226912991"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4D8AA2C5" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3762A7" w14:textId="6D754A23" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Behaviour Support Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6492303E" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-301848572"/>
+          <w:placeholder>
+            <w:docPart w:val="764C65807AFE4F189F2ACF2D83245D5F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5751AA17" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1938491641"/>
+          <w:placeholder>
+            <w:docPart w:val="764C65807AFE4F189F2ACF2D83245D5F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="72F71FF3" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2132545061"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="625F2454" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D96AD23" w14:textId="098C0DDA" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Orthoptist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D992C2C" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1342585812"/>
+          <w:placeholder>
+            <w:docPart w:val="F5A8BB6B5E3E49FCB22582D271C36D31"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="584084AD" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2025239411"/>
+          <w:placeholder>
+            <w:docPart w:val="F5A8BB6B5E3E49FCB22582D271C36D31"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3E2EC1E1" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="113719757"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4D393DC3" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A52984" w14:textId="18109DD2" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Audiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287E8819" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2131156525"/>
+          <w:placeholder>
+            <w:docPart w:val="7CCFC0B02773474CB3DBA7879C8D5E0E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1937DF6E" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-438918147"/>
+          <w:placeholder>
+            <w:docPart w:val="7CCFC0B02773474CB3DBA7879C8D5E0E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0F834938" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1906752583"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="54865522" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AE62AF" w14:textId="5A02B59D" w:rsidR="00816AB9" w:rsidRPr="00F658DD" w:rsidRDefault="00816AB9" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Other(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F658DD" w:rsidRPr="00F658DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDB185A" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1590225801"/>
+          <w:placeholder>
+            <w:docPart w:val="CB18DA19D15847B4AD9E54FF02218D18"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5C421760" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of assessment/intervention: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1464931136"/>
+          <w:placeholder>
+            <w:docPart w:val="CB18DA19D15847B4AD9E54FF02218D18"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E87A02E" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copies of most recent report submitted with this form </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1166852776"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="10BA27F7" w14:textId="77777777" w:rsidR="00F658DD" w:rsidRDefault="00F658DD" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515416A7" w14:textId="77777777" w:rsidR="00816AB9" w:rsidRPr="00F137A4" w:rsidRDefault="00816AB9" w:rsidP="00F137A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DC3C67" w14:textId="5E76B5D3" w:rsidR="00816AB9" w:rsidRPr="00470001" w:rsidRDefault="00816AB9" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Help Assessment (EHA) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0E5ACA" w14:textId="1F4C26E3" w:rsidR="00816AB9" w:rsidRDefault="00816AB9" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I have included an EHA</w:t>
+      </w:r>
+      <w:r w:rsidR="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007238E7" w:rsidRPr="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the child doesn't have an Early Help due to social care involvement, you will need to submit a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:tooltip="https://www.boltonstartwell.org.uk/downloads/file/1060/identification-of-special-educational-needs-form" w:history="1">
+        <w:r w:rsidR="007238E7" w:rsidRPr="007238E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Identification of SEN Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007238E7" w:rsidRPr="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="https://www.boltonstartwell.org.uk/downloads/file/1061/referral-form-for-children-receiving-a-service-from-social-care" w:history="1">
+        <w:r w:rsidR="007238E7" w:rsidRPr="007238E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Referral form for children receiving a service from social care</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007238E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7875690B" w14:textId="7A6F4862" w:rsidR="006D28F0" w:rsidRDefault="006D28F0" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1466969892"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAF3A4A" w14:textId="7D35A9C7" w:rsidR="001138CE" w:rsidRPr="00470001" w:rsidRDefault="001138CE" w:rsidP="001138CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>18 Month Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595BF66F" w14:textId="56B336BD" w:rsidR="001138CE" w:rsidRDefault="001138CE" w:rsidP="001138CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have included a copy of the child’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>18 Month Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check (include if available):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3809DA17" w14:textId="77777777" w:rsidR="001138CE" w:rsidRDefault="001138CE" w:rsidP="001138CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1728439437"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D9518C" w14:textId="77777777" w:rsidR="00816AB9" w:rsidRDefault="00816AB9" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAEAE63" w14:textId="13B8D833" w:rsidR="00816AB9" w:rsidRPr="00470001" w:rsidRDefault="00816AB9" w:rsidP="00551403">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2-Year-Old Progress</w:t>
+      </w:r>
+      <w:r w:rsidR="00551403" w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADB74D9" w14:textId="2BD0DA8A" w:rsidR="00816AB9" w:rsidRDefault="00816AB9" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I have included a copy of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00551403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> child’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-year-old progress </w:t>
+      </w:r>
+      <w:r w:rsidR="00551403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r w:rsidR="006D28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (include if available)</w:t>
+      </w:r>
+      <w:r w:rsidR="00551403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A55254D" w14:textId="19F23E44" w:rsidR="006D28F0" w:rsidRDefault="006D28F0" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1057588268"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116A5041" w14:textId="485580BE" w:rsidR="00F658DD" w:rsidRDefault="00F658DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1338C993" w14:textId="77777777" w:rsidR="00551403" w:rsidRDefault="00551403" w:rsidP="00816AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210A5B15" w14:textId="552C4E17" w:rsidR="00551403" w:rsidRPr="00470001" w:rsidRDefault="00551403" w:rsidP="00551403">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Age Related Expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6155385B" w14:textId="77777777" w:rsidR="009C0C1C" w:rsidRDefault="00D53854" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe the child’s current level of development and functioning, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>giving clear and precise examples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3945B7F6" w14:textId="327583FC" w:rsidR="00D53854" w:rsidRPr="00BA7AB7" w:rsidRDefault="00D53854" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tick the relevant age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>related expectations and attach any additional developmental information such as the Developmental Journal Profile or ASQs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFA59D9" w14:textId="77777777" w:rsidR="0048037E" w:rsidRPr="0048037E" w:rsidRDefault="0048037E" w:rsidP="0048037E"/>
+    <w:p w14:paraId="7B70931B" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="00D53854" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Personal, Social, and Emotional</w:t>
+      </w:r>
+      <w:r w:rsidR="0048037E" w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PSE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B43F886" w14:textId="3784F550" w:rsidR="00322D23" w:rsidRPr="00322D23" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...1290 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Include self-help skills, levels of independence, interaction with peers and adults, emotional regulation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EF2D4A" w14:textId="42796289" w:rsidR="00A31777" w:rsidRDefault="00C176DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scription/examples</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-841317274"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7C978289" w14:textId="55109B56" w:rsidR="00D53854" w:rsidRDefault="00D53854">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years</w:t>
+      </w:r>
+      <w:r w:rsidR="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1159809644"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D28F0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1309275559"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D28F0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4ECE1AB0" w14:textId="7A460CE3" w:rsidR="0048037E" w:rsidRDefault="00D53854">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years</w:t>
+      </w:r>
+      <w:r w:rsidR="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA7AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="266660092"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D28F0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006D28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1451227268"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006D28F0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3B409351" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3154FD5C" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Communication and Language:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC7BD63" w14:textId="3DE841E6" w:rsidR="00322D23" w:rsidRPr="00322D23" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022725E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Include descriptions of expressive and receptive skills, attention, concentration and listening skills and social use of language)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF6B96F" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2104175600"/>
+          <w:placeholder>
+            <w:docPart w:val="47035285DAB84731A2322B613F522135"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3D34B848" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-643812835"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-810249358"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2A8E7DA5" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-321205639"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-414628934"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="52BBD3DE" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B3CE5A" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Physical:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDE6849" w14:textId="7D99317D" w:rsidR="00322D23" w:rsidRPr="00322D23" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Include information about the child’s developing self-help skills, along with their physical, sensory, visual, hearing, and gross/fine motor strengths and needs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FDE27B" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1073557991"/>
+          <w:placeholder>
+            <w:docPart w:val="0B4C5624471E40318C54F6C8D0F1067B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="61E66E96" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-867823605"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-843235064"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="602D4B87" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="813529402"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="338281221"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="135EBCEB" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45335090" w14:textId="77777777" w:rsidR="00717C3A" w:rsidRDefault="00717C3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACF4980" w14:textId="77777777" w:rsidR="00717C3A" w:rsidRDefault="00717C3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC635E7" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Literacy:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...409 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="2210F195" w14:textId="67A62494" w:rsidR="00322D23" w:rsidRPr="00322D23" w:rsidRDefault="00322D23" w:rsidP="00322D23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(Include information about the child’s interest in books, mark making and rhymes and songs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C72EF9" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1256559024"/>
+          <w:placeholder>
+            <w:docPart w:val="92AAFAD783AD42C3A1A8600643BD7D15"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F61AE77" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1957911571"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1886937283"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="616F0B48" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="933478927"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="816301880"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="028D1543" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D494D4" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mathematics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77953C01" w14:textId="33E0EAA2" w:rsidR="00E110D0" w:rsidRPr="00E110D0" w:rsidRDefault="00E110D0" w:rsidP="00E110D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Include information about the child’s interest in number, shape, space and measures)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C743A1B" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1724710075"/>
+          <w:placeholder>
+            <w:docPart w:val="85954C478DB543818D29EFEEBF661F3C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="31E5D6D5" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-264763164"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1611626756"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="596F659F" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-667943554"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="674699726"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="668C41CD" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA30EAA" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Understanding the World:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02293DCF" w14:textId="228DCCB5" w:rsidR="00E110D0" w:rsidRPr="00E110D0" w:rsidRDefault="00E110D0" w:rsidP="00E110D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5661">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include information about how the child makes connections </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E110D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>with family, adults and peers. Consider how the child explores material in the environment, construction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5661">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and how things work)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B74BE1E" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1276642203"/>
+          <w:placeholder>
+            <w:docPart w:val="47C15D7D92FD483086CEAFAC99881416"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="68AE3B5F" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="479425913"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="134458021"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F28875F" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-750111985"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="709147865"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="058C0A92" w14:textId="77777777" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C19C65" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="0048037E" w:rsidP="00C176DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C176DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Expressive Arts and Design:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B035D8" w14:textId="3D8AC0F8" w:rsidR="00E110D0" w:rsidRPr="00E110D0" w:rsidRDefault="00E110D0" w:rsidP="00E110D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5661">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Consider how the child responds to rhyme, role-play, music, dance, art and how they explore different media) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290AB455" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Description/examples:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="270127865"/>
+          <w:placeholder>
+            <w:docPart w:val="7428B7EF98384CB181FE9DFBC562661E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1AB4E0F2" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Birth to 3 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="81958384"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-2080203872"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="28266301" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7" w:rsidP="00BA7AB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3 to 4 years:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">At age related expectation </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1605561265"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Not yet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1756711325"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4A7777B1" w14:textId="4410864A" w:rsidR="0092081E" w:rsidRDefault="0092081E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEDF249" w14:textId="35EA95D8" w:rsidR="0048037E" w:rsidRPr="00470001" w:rsidRDefault="0048037E" w:rsidP="0048037E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Mathematical Development:</w:t>
-[...1649 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:t>Parental Permission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6067E47B" w14:textId="0C9E69E9" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please ensure you have parental permission </w:t>
+      </w:r>
+      <w:r w:rsidR="002C04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to make this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referral and for information about this child to be discussed at Panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will include sharing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048037E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>information with Local Authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colleagues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001192AE" w14:textId="77777777" w:rsidR="00E17A66" w:rsidRDefault="00E17A66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCFDD7F" w14:textId="29A3F1DC" w:rsidR="0048037E" w:rsidRPr="00470001" w:rsidRDefault="0048037E" w:rsidP="002C04B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practitioner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D0B013" w14:textId="4FBE2135" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6786EA" w14:textId="6C851FD2" w:rsidR="0048037E" w:rsidRDefault="0048037E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644E92D8" w14:textId="701CB05E" w:rsidR="002C04B8" w:rsidRDefault="002C04B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Designation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6619AC27" w14:textId="4D1E1D49" w:rsidR="002C04B8" w:rsidRDefault="002C04B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A72817B" w14:textId="77777777" w:rsidR="002C04B8" w:rsidRDefault="002C04B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B06C151" w14:textId="3C8F227D" w:rsidR="002C04B8" w:rsidRPr="00470001" w:rsidRDefault="002C04B8" w:rsidP="002C04B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Parent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A99ADE6" w14:textId="175651B7" w:rsidR="002C04B8" w:rsidRDefault="002C04B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Signed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241DDAF0" w14:textId="65899BF1" w:rsidR="002C04B8" w:rsidRPr="00F137A4" w:rsidRDefault="002C04B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002C04B8" w:rsidRPr="00F137A4">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="64047710" w14:textId="77777777" w:rsidR="005B18FE" w:rsidRDefault="005B18FE" w:rsidP="00A31777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="514634BE" w14:textId="77777777" w:rsidR="005B18FE" w:rsidRDefault="005B18FE" w:rsidP="00A31777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...18 lines deleted...]
-    <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-      </w:pPr>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1409343770"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:noProof/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="56CFE9D0" w14:textId="0331D68D" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="63137CAC" w14:textId="77777777" w:rsidR="00BA7AB7" w:rsidRDefault="00BA7AB7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0272B83C" w14:textId="77777777" w:rsidR="005B18FE" w:rsidRDefault="005B18FE" w:rsidP="00A31777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0E6E6806" w14:textId="77777777" w:rsidR="005B18FE" w:rsidRDefault="005B18FE" w:rsidP="00A31777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75404EF6" w14:textId="59BC3866" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A31777">
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:t>Early Years SEND High Needs Base Place</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5679137F" w14:textId="38832251" w:rsidR="00A31777" w:rsidRPr="00A31777" w:rsidRDefault="00A31777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A31777">
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...779 lines deleted...]
-</w:numbering>
+      <w:t>Referral Form V1 Feb 2026</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="72"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0012169C"/>
-[...147 lines deleted...]
-    <w:rsid w:val="00FD53BC"/>
+    <w:rsidRoot w:val="00A31777"/>
+    <w:rsid w:val="001138CE"/>
+    <w:rsid w:val="0014784E"/>
+    <w:rsid w:val="00283F32"/>
+    <w:rsid w:val="002B2201"/>
+    <w:rsid w:val="002C04B8"/>
+    <w:rsid w:val="00322D23"/>
+    <w:rsid w:val="003D6BD0"/>
+    <w:rsid w:val="004115B6"/>
+    <w:rsid w:val="00427DDC"/>
+    <w:rsid w:val="00463BFE"/>
+    <w:rsid w:val="00470001"/>
+    <w:rsid w:val="0048037E"/>
+    <w:rsid w:val="00551403"/>
+    <w:rsid w:val="005B18FE"/>
+    <w:rsid w:val="005B3254"/>
+    <w:rsid w:val="005E4AD1"/>
+    <w:rsid w:val="006B35E1"/>
+    <w:rsid w:val="006D28F0"/>
+    <w:rsid w:val="00717C3A"/>
+    <w:rsid w:val="007238E7"/>
+    <w:rsid w:val="00816AB9"/>
+    <w:rsid w:val="0092081E"/>
+    <w:rsid w:val="009C0C1C"/>
+    <w:rsid w:val="009F7066"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rsid w:val="00BA7AB7"/>
+    <w:rsid w:val="00C176DD"/>
+    <w:rsid w:val="00C56918"/>
+    <w:rsid w:val="00CB35CE"/>
+    <w:rsid w:val="00D53854"/>
+    <w:rsid w:val="00DD3681"/>
+    <w:rsid w:val="00E110D0"/>
+    <w:rsid w:val="00E17A66"/>
+    <w:rsid w:val="00E3743F"/>
+    <w:rsid w:val="00E95B90"/>
+    <w:rsid w:val="00EC1121"/>
+    <w:rsid w:val="00F137A4"/>
+    <w:rsid w:val="00F658DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6639DE15"/>
+  <w14:docId w14:val="347C7DCB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3E7D79E2-0735-4807-B5AA-8FA9580091FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0012169C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00D86F36"/>
+    <w:rsid w:val="00A31777"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D86F36"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A31777"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...4 lines deleted...]
-    <w:rsid w:val="00115549"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A31777"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A31777"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A31777"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A31777"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A31777"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="009560FE"/>
+    <w:rsid w:val="006D28F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007238E7"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD3F12"/>
+    <w:rsid w:val="007238E7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FD3F12"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007238E7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1061/referral-form-for-children-receiving-a-service-from-social-care" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1060/identification-of-special-educational-needs-form" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5731DF14-8A13-4493-B194-87085F5B41B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED">
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="073B389F29634A27B487E69CED3990E8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{14BA05E7-FD34-424F-AE8D-B507BE8E17C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="073B389F29634A27B487E69CED3990E8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3F912C32C3634F85909A4B128C843CCF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{17F8EBAB-55D0-4F1E-B7A9-FEA91467B6A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="3F912C32C3634F85909A4B128C843CCF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="89A9881F6F5E4DB5B8B786A0F08A4BBA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E32A9F1C-F5DC-49F5-BEE3-AD5987E6BC5F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="89A9881F6F5E4DB5B8B786A0F08A4BBA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3284D27F745C46A3ADD55EA502CCE262"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0D607830-43A4-4620-8D5A-AD18205CB4C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="3284D27F745C46A3ADD55EA502CCE262"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="799E911FF39C45958691A60EF63516E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5208C52B-CD3E-4855-B69F-0BE1DC892B03}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="799E911FF39C45958691A60EF63516E9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63CB971DA1B2481E9594E0B6FAB69443"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C907FD55-B193-41AA-B5BC-43D8E2BE4AAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="63CB971DA1B2481E9594E0B6FAB69443"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60D4EB785F9A4F50945DD53282935315"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7FF122B0-52C5-4937-8A7B-A86E3AC44022}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="60D4EB785F9A4F50945DD53282935315"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="103DE036E43C4DF79882236928A6961A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08DAB2F1-A901-45B5-9D8A-DA82805916EA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="103DE036E43C4DF79882236928A6961A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B72BD94FBCC493282B4E4DD22D931E5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2EAEF3A-DE68-4489-ACD4-AE706B0BEA78}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="4B72BD94FBCC493282B4E4DD22D931E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="504D4990D3B74F8FAAEB1C9AA2CDE37F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{054AF0B1-326F-49A5-B63E-24802F46893F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="504D4990D3B74F8FAAEB1C9AA2CDE37F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA86762BDFB247D0A9F74B3DF56AC1ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BD7AD7F-0BC2-41CA-B2AB-3FDFBA39CA28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="FA86762BDFB247D0A9F74B3DF56AC1ED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="764C65807AFE4F189F2ACF2D83245D5F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31B1DBF9-1BF2-487B-A31C-A68970352C16}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="764C65807AFE4F189F2ACF2D83245D5F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5A8BB6B5E3E49FCB22582D271C36D31"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1BE1D614-AC54-44F3-89E6-AFA93DAFEE90}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="F5A8BB6B5E3E49FCB22582D271C36D31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7CCFC0B02773474CB3DBA7879C8D5E0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{837F686C-6558-4C05-AFBD-3F1D8692CC62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="7CCFC0B02773474CB3DBA7879C8D5E0E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CB18DA19D15847B4AD9E54FF02218D18"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57D57CFE-BA61-43A7-90E9-BD3356B52F24}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="CB18DA19D15847B4AD9E54FF02218D18"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47035285DAB84731A2322B613F522135"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31215033-27CC-4D1B-850B-871F03737E6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="47035285DAB84731A2322B613F522135"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0B4C5624471E40318C54F6C8D0F1067B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84A5DE4A-C802-42A3-A53F-CB6C0ADB14C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="0B4C5624471E40318C54F6C8D0F1067B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="92AAFAD783AD42C3A1A8600643BD7D15"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B0B245E7-9254-4A74-939A-F637D73CAAA3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="92AAFAD783AD42C3A1A8600643BD7D15"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85954C478DB543818D29EFEEBF661F3C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{05F5FF4C-0D5A-4708-A251-14CF45A4DC10}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="85954C478DB543818D29EFEEBF661F3C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47C15D7D92FD483086CEAFAC99881416"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{70A7EA34-562D-4F47-A52E-163EC091FE12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="47C15D7D92FD483086CEAFAC99881416"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7428B7EF98384CB181FE9DFBC562661E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9800DEA-F4C4-4536-9B65-B0BB7D2C70C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6AB9" w:rsidRDefault="00891FED" w:rsidP="00891FED">
+          <w:pPr>
+            <w:pStyle w:val="7428B7EF98384CB181FE9DFBC562661E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1039E5DFC22C41D2BFFC3E11E4B780CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{44E7DC62-892F-44F0-AFA9-4D88264FE479}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00827505" w:rsidRDefault="00827505" w:rsidP="00827505">
+          <w:pPr>
+            <w:pStyle w:val="1039E5DFC22C41D2BFFC3E11E4B780CF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D73B6073F744758AB980D0D90F1F21F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00E13772-DB00-44DF-B63C-86A8C3A63B55}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00827505" w:rsidRDefault="00827505" w:rsidP="00827505">
+          <w:pPr>
+            <w:pStyle w:val="9D73B6073F744758AB980D0D90F1F21F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00525E18">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00891FED"/>
+    <w:rsid w:val="00283F32"/>
+    <w:rsid w:val="0033484C"/>
+    <w:rsid w:val="005B3254"/>
+    <w:rsid w:val="005E4AD1"/>
+    <w:rsid w:val="006B35E1"/>
+    <w:rsid w:val="00827505"/>
+    <w:rsid w:val="00891FED"/>
+    <w:rsid w:val="008F396A"/>
+    <w:rsid w:val="009F6AB9"/>
+    <w:rsid w:val="009F7066"/>
+    <w:rsid w:val="00CB35CE"/>
+    <w:rsid w:val="00E24C33"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0012169C"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...3 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00827505"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBB14339705E4749B1BC875B46F8F5D0">
+    <w:name w:val="FBB14339705E4749B1BC875B46F8F5D0"/>
+    <w:rsid w:val="00891FED"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="073B389F29634A27B487E69CED3990E8">
+    <w:name w:val="073B389F29634A27B487E69CED3990E8"/>
+    <w:rsid w:val="00891FED"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CA1A9113F794C58A9E1A21EBF410683">
+    <w:name w:val="8CA1A9113F794C58A9E1A21EBF410683"/>
+    <w:rsid w:val="00891FED"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28846781FDF94C3D81099F1F4D81F111">
+    <w:name w:val="28846781FDF94C3D81099F1F4D81F111"/>
+    <w:rsid w:val="00891FED"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F912C32C3634F85909A4B128C843CCF">
+    <w:name w:val="3F912C32C3634F85909A4B128C843CCF"/>
+    <w:rsid w:val="00891FED"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89A9881F6F5E4DB5B8B786A0F08A4BBA">
+    <w:name w:val="89A9881F6F5E4DB5B8B786A0F08A4BBA"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3284D27F745C46A3ADD55EA502CCE262">
+    <w:name w:val="3284D27F745C46A3ADD55EA502CCE262"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="799E911FF39C45958691A60EF63516E9">
+    <w:name w:val="799E911FF39C45958691A60EF63516E9"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63CB971DA1B2481E9594E0B6FAB69443">
+    <w:name w:val="63CB971DA1B2481E9594E0B6FAB69443"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60D4EB785F9A4F50945DD53282935315">
+    <w:name w:val="60D4EB785F9A4F50945DD53282935315"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="103DE036E43C4DF79882236928A6961A">
+    <w:name w:val="103DE036E43C4DF79882236928A6961A"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B72BD94FBCC493282B4E4DD22D931E5">
+    <w:name w:val="4B72BD94FBCC493282B4E4DD22D931E5"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="504D4990D3B74F8FAAEB1C9AA2CDE37F">
+    <w:name w:val="504D4990D3B74F8FAAEB1C9AA2CDE37F"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA86762BDFB247D0A9F74B3DF56AC1ED">
+    <w:name w:val="FA86762BDFB247D0A9F74B3DF56AC1ED"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="764C65807AFE4F189F2ACF2D83245D5F">
+    <w:name w:val="764C65807AFE4F189F2ACF2D83245D5F"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5A8BB6B5E3E49FCB22582D271C36D31">
+    <w:name w:val="F5A8BB6B5E3E49FCB22582D271C36D31"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CCFC0B02773474CB3DBA7879C8D5E0E">
+    <w:name w:val="7CCFC0B02773474CB3DBA7879C8D5E0E"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB18DA19D15847B4AD9E54FF02218D18">
+    <w:name w:val="CB18DA19D15847B4AD9E54FF02218D18"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47035285DAB84731A2322B613F522135">
+    <w:name w:val="47035285DAB84731A2322B613F522135"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B4C5624471E40318C54F6C8D0F1067B">
+    <w:name w:val="0B4C5624471E40318C54F6C8D0F1067B"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92AAFAD783AD42C3A1A8600643BD7D15">
+    <w:name w:val="92AAFAD783AD42C3A1A8600643BD7D15"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85954C478DB543818D29EFEEBF661F3C">
+    <w:name w:val="85954C478DB543818D29EFEEBF661F3C"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47C15D7D92FD483086CEAFAC99881416">
+    <w:name w:val="47C15D7D92FD483086CEAFAC99881416"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7428B7EF98384CB181FE9DFBC562661E">
+    <w:name w:val="7428B7EF98384CB181FE9DFBC562661E"/>
+    <w:rsid w:val="00891FED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1039E5DFC22C41D2BFFC3E11E4B780CF">
+    <w:name w:val="1039E5DFC22C41D2BFFC3E11E4B780CF"/>
+    <w:rsid w:val="00827505"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D73B6073F744758AB980D0D90F1F21F">
+    <w:name w:val="9D73B6073F744758AB980D0D90F1F21F"/>
+    <w:rsid w:val="00827505"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6493075-4BEB-482F-8AC1-25E7C5E84B4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD7623-D1D0-4594-A455-D212B2C86560}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3523</Characters>
+  <Pages>8</Pages>
+  <Words>1207</Words>
+  <Characters>6971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>633</Lines>
+  <Paragraphs>215</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Referral for Early Years SEND High needs Base Place</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RM plc</Company>
+  <Company>Bolton Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4133</CharactersWithSpaces>
+  <CharactersWithSpaces>7963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Referral for Early Years SEND High needs Base Place</dc:title>
-  <dc:creator>hollands</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Baron, Samantha</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>