--- v0 (2026-04-19)
+++ v1 (2026-08-23)
@@ -8,90 +8,139 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FCECDA" w:themeColor="accent2" w:themeTint="33"/>
   <w:body>
-    <w:p w14:paraId="0FEE0ED8" w14:textId="2892E53E" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="0045597C">
+    <w:p w14:paraId="0FEE0ED8" w14:textId="08DBC73C" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="00DE6209" w:rsidP="0045597C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045597C">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2250ECB2" wp14:editId="490A7E9C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-920750</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7610475" cy="450850"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="18" name="Picture 18" descr="banner of multpile colours - decorative."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="18" name="Picture 18" descr="banner of multpile colours - decorative."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7610475" cy="450850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007A384C" w:rsidRPr="0045597C">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Early </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Form</w:t>
+        <w:t>Early Notifications of SEND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABC1C1B" w14:textId="77777777" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="007A384C">
       <w:pPr>
         <w:ind w:right="142"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5600A69B" w14:textId="750678EB" w:rsidR="007D62C6" w:rsidRDefault="000C70A6" w:rsidP="007A384C">
       <w:pPr>
         <w:ind w:right="142"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -359,94 +408,109 @@
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045597C" w:rsidRPr="0045597C" w14:paraId="092C33B5" w14:textId="77777777" w:rsidTr="009C38D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05BFEF5D" w14:textId="402EDBE1" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="009C38D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045597C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Name(s): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4E6614" w14:textId="46C0EB00" w:rsidR="007A384C" w:rsidRDefault="007A384C" w:rsidP="009C38D5">
+          <w:p w14:paraId="2F4E6614" w14:textId="6A746A25" w:rsidR="007A384C" w:rsidRDefault="007A384C" w:rsidP="009C38D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045597C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
-            <w:r w:rsidR="00A54047">
-[...4 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidR="006270A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or addresses</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B9B001" w14:textId="77777777" w:rsidR="007A384C" w:rsidRDefault="00A54047" w:rsidP="009C38D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04609B23" w14:textId="6B987E3E" w:rsidR="001B4D51" w:rsidRPr="001B4D51" w:rsidRDefault="001B4D51" w:rsidP="009C38D5">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A75FAEE" w14:textId="77777777" w:rsidR="006270A4" w:rsidRDefault="006270A4" w:rsidP="009C38D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04609B23" w14:textId="0A71DDC0" w:rsidR="001B4D51" w:rsidRPr="001B4D51" w:rsidRDefault="006270A4" w:rsidP="009C38D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Consent to share details:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FC85DBF" w14:textId="77777777" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="007A384C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1033,310 +1097,252 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Electronic forms can be sent to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0EA75D" w14:textId="77777777" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="007A384C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58359FAE" w14:textId="2D38B1AA" w:rsidR="0045597C" w:rsidRDefault="0045597C" w:rsidP="007A384C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0045597C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Startwellsend@bolton.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F83F632" w14:textId="77777777" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="007A384C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="248899AF" w14:textId="77777777" w:rsidR="007A384C" w:rsidRPr="0045597C" w:rsidRDefault="007A384C" w:rsidP="007A384C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045597C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please mark the subject as EARLY NOTIFICATION OF SEND    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0808047E" w14:textId="77777777" w:rsidR="0078649A" w:rsidRPr="0045597C" w:rsidRDefault="0078649A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0078649A" w:rsidRPr="0045597C">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="256BC35C" w14:textId="77777777" w:rsidR="00A66846" w:rsidRDefault="00A66846" w:rsidP="0015053D">
+    <w:p w14:paraId="019B7DB1" w14:textId="77777777" w:rsidR="00B24EFE" w:rsidRDefault="00B24EFE" w:rsidP="00561FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52787151" w14:textId="77777777" w:rsidR="00A66846" w:rsidRDefault="00A66846" w:rsidP="0015053D">
+    <w:p w14:paraId="1B0DCBAD" w14:textId="77777777" w:rsidR="00B24EFE" w:rsidRDefault="00B24EFE" w:rsidP="00561FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20353B65" w14:textId="77777777" w:rsidR="00A66846" w:rsidRDefault="00A66846" w:rsidP="0015053D">
+    <w:p w14:paraId="2A1D0E74" w14:textId="77777777" w:rsidR="00B24EFE" w:rsidRDefault="00B24EFE" w:rsidP="00561FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3367DC1C" w14:textId="77777777" w:rsidR="00A66846" w:rsidRDefault="00A66846" w:rsidP="0015053D">
+    <w:p w14:paraId="6735A5F1" w14:textId="77777777" w:rsidR="00B24EFE" w:rsidRDefault="00B24EFE" w:rsidP="00561FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4728A8C1" w14:textId="72D0EC38" w:rsidR="0015053D" w:rsidRDefault="0015053D">
+  <w:p w14:paraId="34F19BD8" w14:textId="518EA07A" w:rsidR="00561FC8" w:rsidRPr="00561FC8" w:rsidRDefault="00561FC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:val="single"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0045597C">
+    <w:r w:rsidRPr="00561FC8">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="none"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:val="single"/>
       </w:rPr>
-      <w:drawing>
-[...60 lines deleted...]
-      </w:drawing>
+      <w:t>Version 2 – August 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A384C"/>
     <w:rsid w:val="000C70A6"/>
-    <w:rsid w:val="0015053D"/>
     <w:rsid w:val="001B4D51"/>
     <w:rsid w:val="002168F0"/>
     <w:rsid w:val="0045597C"/>
     <w:rsid w:val="00557C76"/>
-    <w:rsid w:val="0061334F"/>
+    <w:rsid w:val="00561FC8"/>
+    <w:rsid w:val="006270A4"/>
     <w:rsid w:val="00722C40"/>
     <w:rsid w:val="00726688"/>
     <w:rsid w:val="0078649A"/>
     <w:rsid w:val="007A384C"/>
     <w:rsid w:val="007D62C6"/>
     <w:rsid w:val="008B25C9"/>
-    <w:rsid w:val="00967EAA"/>
     <w:rsid w:val="009C38D5"/>
     <w:rsid w:val="009D4E26"/>
     <w:rsid w:val="009E33DC"/>
     <w:rsid w:val="009E51E7"/>
     <w:rsid w:val="00A54047"/>
-    <w:rsid w:val="00A66846"/>
     <w:rsid w:val="00A80C91"/>
+    <w:rsid w:val="00B24EFE"/>
     <w:rsid w:val="00B635E1"/>
-    <w:rsid w:val="00B7324A"/>
     <w:rsid w:val="00B96DD2"/>
     <w:rsid w:val="00C12130"/>
     <w:rsid w:val="00C73C83"/>
     <w:rsid w:val="00D84F66"/>
     <w:rsid w:val="00DE6209"/>
+    <w:rsid w:val="00FB057E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <o:colormru v:ext="edit" colors="#fc9,#ffc,#fcc,white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2295,114 +2301,110 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0045597C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0015053D"/>
+    <w:rsid w:val="00561FC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0015053D"/>
+    <w:rsid w:val="00561FC8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0015053D"/>
+    <w:rsid w:val="00561FC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0015053D"/>
+    <w:rsid w:val="00561FC8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Startwellsend@bolton.gov.uk" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Startwellsend@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Paper">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="444D26"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FEFAC9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="A5B592"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F3A447"/>
       </a:accent2>
       <a:accent3>
@@ -2669,64 +2671,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="75ed953f-f73c-4657-b3b3-d1e703c693a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...6 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F097F5AE170E3D47932D3BABADE24E29" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="526fa297f2ef4b4370b06e050353c2b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="75ed953f-f73c-4657-b3b3-d1e703c693a5" xmlns:ns4="ca290172-ec24-4c9c-a27f-976bb09c5761" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70fdcb7db8363069e3b28071c9776859" ns3:_="" ns4:_="">
     <xsd:import namespace="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
     <xsd:import namespace="ca290172-ec24-4c9c-a27f-976bb09c5761"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -2905,116 +2907,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584EFD73-C5E7-478B-86FF-FCDF29219E2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3439D522-1ACB-4704-A4B9-CCC4DB447947}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3439D522-1ACB-4704-A4B9-CCC4DB447947}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584EFD73-C5E7-478B-86FF-FCDF29219E2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCBB29BF-8A50-451D-8E6A-B84C3740BCD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
     <ds:schemaRef ds:uri="ca290172-ec24-4c9c-a27f-976bb09c5761"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>109</Words>
-  <Characters>669</Characters>
+  <Words>121</Words>
+  <Characters>695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bolton Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>749</CharactersWithSpaces>
+  <CharactersWithSpaces>815</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Baxter, Alex</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F097F5AE170E3D47932D3BABADE24E29</vt:lpwstr>
   </property>