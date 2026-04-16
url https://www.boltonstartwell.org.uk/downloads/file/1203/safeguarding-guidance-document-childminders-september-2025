--- v0 (2026-02-08)
+++ v1 (2026-04-16)
@@ -265,75 +265,78 @@
       <w:r w:rsidR="00A950BC">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">olicy </w:t>
       </w:r>
       <w:r w:rsidR="00A950BC">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A950BC">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">rocedure for </w:t>
       </w:r>
       <w:r w:rsidR="00AE3855">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008F6C8E">
         <w:t>hildminders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2757751C" w14:textId="68D64641" w:rsidR="00154076" w:rsidRPr="00C37355" w:rsidRDefault="002D5574" w:rsidP="0061346B">
+    <w:p w14:paraId="2757751C" w14:textId="7FA10484" w:rsidR="00154076" w:rsidRPr="00C37355" w:rsidRDefault="002D5574" w:rsidP="0061346B">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
       <w:r w:rsidR="0061346B">
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="004060B8">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="0061346B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004060B8">
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidR="0061346B">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F93FF3">
-        <w:t>.1</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86079">
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61348571" w14:textId="23B3E3A2" w:rsidR="00D722DC" w:rsidRDefault="001815E3" w:rsidP="0018032C">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABBB02E" w14:textId="18CED8A6" w:rsidR="00E61490" w:rsidRDefault="00BF2F5F" w:rsidP="0018032C">
       <w:r>
         <w:t xml:space="preserve">                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00665FDA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00933316">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00665FDA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00665FDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1781,57 +1784,57 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC52E8">
         <w:t>338149</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9EB1BE" w14:textId="77777777" w:rsidR="0042525A" w:rsidRDefault="0042525A" w:rsidP="0042525A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ACBB62D" w14:textId="77777777" w:rsidR="00F52E08" w:rsidRDefault="00F52E08" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00253009" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="66D6BB3F" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="11D62D58" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="7D018572" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="6DF6FD1B" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="69DEEFDE" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
-    <w:p w14:paraId="5E6610D3" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="20CF4D36" w14:textId="2629A275" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00292631" w:rsidP="00292631">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C37355">
         <w:t>afeguarding Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD1C42B" w14:textId="496EA913" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00663410" w:rsidP="00663410">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="8830"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3684,85 +3687,70 @@
     </w:p>
     <w:p w14:paraId="03468B75" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2BA9C8" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE6D4CF" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C78914" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="30C31191" w14:textId="5FE2B661" w:rsidR="00C92664" w:rsidRPr="000362DF" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000362DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The legal framework or context for this policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13890033" w14:textId="3BB4E9C0" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve">In addition to the Essential </w:t>
       </w:r>
       <w:r w:rsidR="005062B3" w:rsidRPr="005602DD">
         <w:t>documents,</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve"> you could include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB26523" w14:textId="33AAFEBE" w:rsidR="00D508DB" w:rsidRDefault="00D508DB" w:rsidP="00A40569">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
@@ -4311,51 +4299,50 @@
           <w:i/>
         </w:rPr>
         <w:t>Assistants</w:t>
       </w:r>
       <w:r w:rsidR="0091444D" w:rsidRPr="0091444D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete safeguarding training within the BSCP guidance which can be found on the website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A144187" w14:textId="2CF0D385" w:rsidR="00C92664" w:rsidRPr="00476301" w:rsidRDefault="00EF3F63" w:rsidP="00BF7197">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C92664" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> have a training matrix in place to ensure all training is up to date, relevant, and </w:t>
       </w:r>
       <w:r w:rsidR="000426B2" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in line</w:t>
       </w:r>
       <w:r w:rsidR="00C92664" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> with the BSC</w:t>
       </w:r>
       <w:r w:rsidR="00BA1995">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
@@ -4444,50 +4431,51 @@
         </w:rPr>
         <w:t>How do you respond to any learning published by BSC</w:t>
       </w:r>
       <w:r w:rsidR="00633BD0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00633BD0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> and disseminate this?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFB5604" w14:textId="55901877" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000040FC">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where do you display </w:t>
       </w:r>
       <w:r w:rsidR="00254142">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000040FC">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding information? </w:t>
       </w:r>
       <w:r w:rsidR="00476301" w:rsidRPr="005602DD">
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve"> flowcharts, name of designated safeguarding lead, policy, key messages</w:t>
       </w:r>
       <w:r w:rsidR="00BF7197">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5B9C3C" w14:textId="2A57364C" w:rsidR="00E92D2F" w:rsidRPr="00E92D2F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
@@ -5281,116 +5269,67 @@
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> I use a training matrix and review it quarterly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79ED1BDF" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="721A14C0" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00E92D2F">
-[...46 lines deleted...]
-    </w:p>
     <w:p w14:paraId="23DAECF1" w14:textId="24C22967" w:rsidR="007E22EE" w:rsidRPr="00855FEE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855FEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Whistleblowing</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67431">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00855FEE" w:rsidRPr="00855FEE">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3.8 -</w:t>
       </w:r>
       <w:r w:rsidR="00855FEE">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5505,75 +5444,92 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How do you make sure assistants know how to raise concerns?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DF46E5" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>How do you support them if they whistleblow?</w:t>
+        <w:t xml:space="preserve">How do you support them if they </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E22EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>whistleblow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E22EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAF9F79" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> My whistleblowing policy is shared during induction and assistants know they can contact LADO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BAAC53" w14:textId="77777777" w:rsidR="00EF3F63" w:rsidRDefault="00EF3F63" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59C2E600" w14:textId="657DB7F2" w:rsidR="00B67431" w:rsidRDefault="00B67431" w:rsidP="00B67431">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -6121,70 +6077,50 @@
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67431">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> I check attendance daily and contact parents after two unexplained absences. Emergency contacts are reviewed termly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1EA21E" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00B67431">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6853274E" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00B67431">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B2C8257" w14:textId="0AC03785" w:rsidR="00B67431" w:rsidRDefault="00B67431" w:rsidP="00B67431">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855FEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Safer eating </w:t>
       </w:r>
       <w:r w:rsidR="00855FEE" w:rsidRPr="00855FEE">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6317,50 +6253,51 @@
         <w:t>How do you check assistants’ first aid training?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6911D8" w14:textId="18E82770" w:rsidR="00B67431" w:rsidRPr="00855FEE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidRPr="007E22EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I ensure I have valid paediatric first aid training and review allergen plans monthly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206CC7BA" w14:textId="44C40F93" w:rsidR="00B67431" w:rsidRDefault="00B67431" w:rsidP="00B67431">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855FEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="32"/>
@@ -7243,50 +7180,51 @@
       </w:r>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: body map)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249E12A7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>How will you follow up your referral in writing and within what timescales?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3E56B9" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What happens after a child protection referral has been made?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7591F10A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -7953,51 +7891,50 @@
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F717D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15238B6E" w14:textId="47A987DB" w:rsidR="00C92664" w:rsidRPr="006342CF" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Refer to GDPR Guidelines and your Policy </w:t>
       </w:r>
       <w:r w:rsidR="006342CF" w:rsidRPr="006342CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="006342CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AC68E1" w14:textId="71BD0D82" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8453,63 +8390,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD63ED">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What training have you undertaken?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B12264A" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk526762186"/>
     </w:p>
-    <w:p w14:paraId="6FA3FABF" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00C92664">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="79A81CFA" w14:textId="13A658A9" w:rsidR="00C92664" w:rsidRPr="00A92778" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92778">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
       <w:r w:rsidR="00A92778" w:rsidRPr="00A92778">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
@@ -8598,91 +8522,81 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00D67A7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonstartwell.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3100A5BD" w14:textId="77777777" w:rsidR="001E220A" w:rsidRPr="005731E8" w:rsidRDefault="001E220A" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="3509B8E9" w14:textId="77777777" w:rsidR="005C0ABF" w:rsidRDefault="005C0ABF" w:rsidP="00990703">
+    <w:p w14:paraId="0133CF0A" w14:textId="7C827D31" w:rsidR="00C92664" w:rsidRPr="00666713" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+      <w:r w:rsidRPr="00666713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00666713">
+        <w:t>Female genital mutilation (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4017E" w:rsidRPr="00666713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Female genital mutilation (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F4017E" w:rsidRPr="00666713">
+        <w:t>FGM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666713">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>FGM</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A6968" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is FGM?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCA8C28" w14:textId="02E074BC" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -8779,76 +8693,70 @@
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What training have you undertaken for FGM 20</w:t>
       </w:r>
       <w:r w:rsidR="00DF7B53">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3?</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6438E074" w14:textId="77777777" w:rsidR="000171CA" w:rsidRPr="00A92778" w:rsidRDefault="000171CA" w:rsidP="000171CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92778">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CD4946" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00361CD5">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>Female Genital Mutilation Multi-Agency Protocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4280C81D" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -9096,50 +9004,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do all staff understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C961CB" w14:textId="566EF53B" w:rsidR="00440874" w:rsidRPr="005C0ABF" w:rsidRDefault="00440874" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What training have </w:t>
       </w:r>
       <w:r w:rsidR="00DF7B53">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">you or </w:t>
       </w:r>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your staff undertaken?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69765CED" w14:textId="77777777" w:rsidR="001C6FE5" w:rsidRPr="005E2270" w:rsidRDefault="001C6FE5" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
@@ -9927,50 +9836,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What are the safeguarding concerns within you communities/ locality?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB20A8E" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="008207F0" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008207F0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How do you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>find out about your local issues?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154A8E97" w14:textId="5A7CDB7E" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00235121">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Eg: local police officer, news, community leaders, local intelligence </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4136CEBB" w14:textId="77777777" w:rsidR="00334A8A" w:rsidRDefault="00334A8A" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10126,51 +10036,69 @@
       </w:pPr>
       <w:r w:rsidRPr="004C6080">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who would you inform?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B28E7C" w14:textId="1EEDA564" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6080">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is the criteria for referral to Local Authority Designated </w:t>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C6080">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C6080">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the criteria for referral to Local Authority Designated </w:t>
       </w:r>
       <w:r w:rsidR="001E2DFB" w:rsidRPr="004C6080">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="004C6080">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fficer (LADO)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5110D3F5" w14:textId="19521995" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10287,56 +10215,65 @@
       <w:r w:rsidRPr="004C6080">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you record allegations and the action taken?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B153180" w14:textId="5911D426" w:rsidR="009E12DC" w:rsidRPr="00E74C1B" w:rsidRDefault="009E12DC" w:rsidP="009E12DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77D50">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to Managing Professional Allegations Local Authority Designated Officer (LADO) ‘First Steps flowchart: </w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E77D50">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>lado-first-steps</w:t>
+          <w:t>lado</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E77D50">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>-first-steps</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E77D50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77D50">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referrals need to be done on the portal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidR="00FE3237" w:rsidRPr="0099726E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -11621,68 +11558,50 @@
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22E61400" w14:textId="3D6E05A7" w:rsidR="00854F24" w:rsidRDefault="00854F24" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="00364726">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=safer+recruitment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC1ED24" w14:textId="77777777" w:rsidR="00854F24" w:rsidRDefault="00854F24" w:rsidP="00FC794D">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5060CC4E" w14:textId="77777777" w:rsidR="007052F1" w:rsidRPr="007052F1" w:rsidRDefault="007052F1" w:rsidP="008C78BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44490210" w14:textId="18607402" w:rsidR="00C92664" w:rsidRPr="0070391D" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC10F0">
         <w:rPr>
           <w:b/>
@@ -11755,51 +11674,50 @@
       </w:r>
       <w:r w:rsidR="00C8747D" w:rsidRPr="00C8747D">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE0F502" w14:textId="53001ABB" w:rsidR="00C92664" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC794D">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>How do you manage the use of mobile phones for all</w:t>
       </w:r>
       <w:r w:rsidR="00E069F6" w:rsidRPr="00FC794D">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC794D">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C78BD" w:rsidRPr="00FC794D">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inc</w:t>
@@ -11902,60 +11820,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you manage the safe use of smart speakers and Alexa’s within your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
       <w:r w:rsidRPr="00235121">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323B5B04" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00FC794D">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="13894263" w14:textId="77777777" w:rsidR="00FC794D" w:rsidRPr="00FC794D" w:rsidRDefault="00FC794D" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60DE2829" w14:textId="5F006F13" w:rsidR="00C92664" w:rsidRPr="001D5E78" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -12365,101 +12273,89 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00F93A55">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Get advice (thinkuknow.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F93A55">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3490DD9D" w14:textId="77777777" w:rsidR="00050AA7" w:rsidRDefault="00050AA7" w:rsidP="00181CEA">
+    <w:p w14:paraId="0C310A1B" w14:textId="203D695C" w:rsidR="00C92664" w:rsidRPr="007D4E4E" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+      <w:r w:rsidRPr="007D4E4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D4E4E">
+        <w:t xml:space="preserve">Serious accidents, </w:t>
+      </w:r>
+      <w:r w:rsidR="005062B3" w:rsidRPr="007D4E4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Serious accidents, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005062B3" w:rsidRPr="007D4E4E">
+        <w:t>injuries,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4E4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>injuries,</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and deaths</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505D69FA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00050AA7" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050AA7">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What is your system for recording accidental injuries which occur in your setting or have occurred whilst children are in the care of their parents/carers? </w:t>
       </w:r>
       <w:r w:rsidRPr="00050AA7">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12671,51 +12567,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0982543D" w14:textId="0D9B89AA" w:rsidR="00C92664" w:rsidRPr="00DB2371" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB2371">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Useful Link</w:t>
       </w:r>
       <w:r w:rsidR="001D4443" w:rsidRPr="00DB2371">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D363996" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="00851062" w:rsidRDefault="00C219B8" w:rsidP="00C219B8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId100" w:anchor=":~:text=anything%20that%20requires%20resuscitation,hypothermia%20or%20heat%2Dinduced%20illness" w:history="1">
         <w:r w:rsidRPr="00851062">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
@@ -12743,63 +12638,50 @@
         <w:t xml:space="preserve">See Ofsted compliance handbook for examples of accidents and injuries which are notifiable - </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171410C4" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="00851062" w:rsidRDefault="00C219B8" w:rsidP="00C219B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="00851062">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years and childcare enforcement policy - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56A5EDC5" w14:textId="5D3D55B8" w:rsidR="00C83B6F" w:rsidRPr="00C219B8" w:rsidRDefault="00C83B6F" w:rsidP="00DA49FE">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="41B96521" w14:textId="77777777" w:rsidR="00EF4AFA" w:rsidRDefault="00EF4AFA" w:rsidP="00DA49FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C099C4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00862909" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -13069,81 +12951,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId102" w:history="1">
         <w:r w:rsidRPr="008207F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Emergency planning and response for education, childcare, and children’s social care settings - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C7DDBC0" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="00EF4AFA" w:rsidRDefault="00974742" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D20493" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
-[...11 lines deleted...]
-    <w:p w14:paraId="2C066521" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00315C0F" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="29E2C470" w14:textId="77777777" w:rsidR="00B86079" w:rsidRDefault="00B86079" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315C0F">
+    </w:p>
+    <w:p w14:paraId="2C066521" w14:textId="775F9BA3" w:rsidR="00C92664" w:rsidRPr="00315C0F" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315C0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Linked policies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6261DB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1107E">
         <w:t>Which other policies do you have that are linked to your safeguarding policy e.g. whistle blowing, safe recruitment or behaviour management?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550D13F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>Whistleblowing policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78782AAF" w14:textId="6E223635" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>E-Safety</w:t>
@@ -13291,120 +13174,96 @@
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Attendance Policy</w:t>
       </w:r>
       <w:r w:rsidR="006114C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472F6479" w14:textId="77777777" w:rsidR="001826D1" w:rsidRDefault="001826D1" w:rsidP="001826D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Healthy/ safe eating / packed lunch policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBDE66B" w14:textId="0B5D2682" w:rsidR="00D95337" w:rsidRDefault="00D95337" w:rsidP="001826D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Children’s privacy during nappy changing</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="75AF9DFA" w14:textId="4411BBD4" w:rsidR="00B86079" w:rsidRPr="00B86079" w:rsidRDefault="00B86079" w:rsidP="00B86079">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safer sleeping policy – See The Lullaby Trust - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Safer-sleep-awareness-for-early-years-settings-booklet.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="58A98C06" w14:textId="429E2E01" w:rsidR="00E57A21" w:rsidRDefault="00E57A21" w:rsidP="001826D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Smoking and vaping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1453F26B" w14:textId="002E6305" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00087888">
-[...44 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3A04C7F7" w14:textId="06AD674B" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1107E">
         <w:t xml:space="preserve">This list is not </w:t>
       </w:r>
       <w:r w:rsidR="005062B3" w:rsidRPr="00A1107E">
         <w:t>exhaustive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64781EFA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:hyperlink r:id="rId103" w:history="1">
+      <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidRPr="00A1107E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>http://greatermanchesterscb.proceduresonline.com/chapters/contents.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F494B43" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005E2270" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D93F80" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
@@ -13453,93 +13312,93 @@
     <w:p w14:paraId="13777498" w14:textId="42C3011F" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="002C361B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc467855257"/>
       <w:bookmarkStart w:id="14" w:name="_Hlk90293978"/>
       <w:r w:rsidRPr="0076190E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0076190E">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example please use the online form by following the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104" w:history="1">
+      <w:hyperlink r:id="rId105" w:history="1">
         <w:r w:rsidRPr="0076190E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4183799A" w14:textId="4DBA2DF9" w:rsidR="0076190E" w:rsidRPr="00DE7756" w:rsidRDefault="0076190E" w:rsidP="00DE7756">
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D44DEA6" wp14:editId="161E4F66">
             <wp:extent cx="5730240" cy="8724900"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId105" cstate="print">
+                    <a:blip r:embed="rId106" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5730240" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18388,52 +18247,52 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230AFC3A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="465BEF23" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidSect="00CC52E8">
-          <w:headerReference w:type="default" r:id="rId106"/>
-          <w:footerReference w:type="default" r:id="rId107"/>
+          <w:headerReference w:type="default" r:id="rId107"/>
+          <w:footerReference w:type="default" r:id="rId108"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FF1F67E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:b/>
           <w:sz w:val="42"/>
@@ -19385,51 +19244,69 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="040C9E94" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Police as appropriate Social care see appendix A</w:t>
+              <w:t xml:space="preserve">Police as appropriate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0076190E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0076190E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> care see appendix A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="1CDC81D5" w14:textId="77777777" w:rsidTr="0037291C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="046E0A6F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -23159,54 +23036,54 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="9170"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBAFFE0" w14:textId="5096CFED" w:rsidR="007C7961" w:rsidRPr="007C7961" w:rsidRDefault="007C7961" w:rsidP="007C7961">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="9170"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="007C7961" w:rsidRPr="007C7961" w:rsidSect="00D60F61">
-          <w:headerReference w:type="default" r:id="rId108"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId111"/>
+          <w:headerReference w:type="default" r:id="rId109"/>
+          <w:footerReference w:type="default" r:id="rId110"/>
+          <w:headerReference w:type="first" r:id="rId111"/>
+          <w:footerReference w:type="first" r:id="rId112"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF73241" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:b/>
@@ -24688,124 +24565,124 @@
           </w:tcPr>
           <w:p w14:paraId="720AA1CB" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CEDCE47" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Once completed this form should be emailed securely to: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="0076190E">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>boltonsafeguardingchildren@bolton.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A0F3210" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or via </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidRPr="0076190E">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.boltonsafeguardingchildren.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="64007976" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="14"/>
     </w:tbl>
     <w:p w14:paraId="22CA12ED" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E"/>
     <w:p w14:paraId="2D130E04" w14:textId="77777777" w:rsidR="009814AD" w:rsidRDefault="009814AD" w:rsidP="006016F8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009814AD" w:rsidSect="000B7001">
-      <w:headerReference w:type="even" r:id="rId114"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId118"/>
+      <w:headerReference w:type="even" r:id="rId115"/>
+      <w:headerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:headerReference w:type="first" r:id="rId118"/>
+      <w:footerReference w:type="first" r:id="rId119"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F1A2B93" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0684F6" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060"/>
     <w:p w14:paraId="1727B40D" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="675FE995" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -24908,102 +24785,109 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="221DCA10" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Polic</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>y</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BDD80D5" w14:textId="5A9D2BB6" w:rsidR="0076190E" w:rsidRPr="00A17AF2" w:rsidRDefault="0045762A" w:rsidP="00A17AF2">
+  <w:p w14:paraId="6BDD80D5" w14:textId="1CA50560" w:rsidR="0076190E" w:rsidRPr="00A17AF2" w:rsidRDefault="0045762A" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September</w:t>
     </w:r>
     <w:r w:rsidR="00272B2C">
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0076190E" w:rsidRPr="008D64CB">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00F93FF3">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00B86079">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0076190E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0076190E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0076190E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="906265869"/>
@@ -25066,75 +24950,82 @@
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63CCC796" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="00014775" w:rsidRDefault="0076190E" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Policy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4211BDE7" w14:textId="76F670CB" w:rsidR="0076190E" w:rsidRDefault="007C7961" w:rsidP="00F93FF3">
+  <w:p w14:paraId="4211BDE7" w14:textId="309FD934" w:rsidR="0076190E" w:rsidRDefault="007C7961" w:rsidP="00F93FF3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September 2025 v</w:t>
     </w:r>
     <w:r w:rsidR="00F93FF3">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>6.1</w:t>
+      <w:t>6.</w:t>
+    </w:r>
+    <w:r w:rsidR="00B86079">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F93FF3">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0076190E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0076190E">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1632782276"/>
@@ -25255,74 +25146,78 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="295C700F" w14:textId="77777777" w:rsidR="00A976CD" w:rsidRPr="00014775" w:rsidRDefault="00A976CD" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Policy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A43AD6A" w14:textId="6856AAFE" w:rsidR="00A976CD" w:rsidRDefault="007C7961" w:rsidP="00CC52E8">
+  <w:p w14:paraId="5A43AD6A" w14:textId="39DA6B9F" w:rsidR="00A976CD" w:rsidRDefault="007C7961" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September 2025 v6</w:t>
     </w:r>
     <w:r w:rsidR="00F93FF3">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00A976CD">
-      <w:tab/>
+    <w:r w:rsidR="00B86079">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00A976CD">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A976CD">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="428944035"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A976CD" w:rsidRPr="005A6683">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -31781,57 +31676,70 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="239029356">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="864250602">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1851794988">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2070876888">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="771323412">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="789738684">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1844278293">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="637102168">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="49" w16cid:durableId="1473408031">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -32238,50 +32146,51 @@
     <w:rsid w:val="00817845"/>
     <w:rsid w:val="00846E38"/>
     <w:rsid w:val="00852468"/>
     <w:rsid w:val="00854F24"/>
     <w:rsid w:val="00855FEE"/>
     <w:rsid w:val="00860BD0"/>
     <w:rsid w:val="00861A4E"/>
     <w:rsid w:val="00862909"/>
     <w:rsid w:val="00870DDD"/>
     <w:rsid w:val="00882766"/>
     <w:rsid w:val="00882B95"/>
     <w:rsid w:val="00882C26"/>
     <w:rsid w:val="00891F7D"/>
     <w:rsid w:val="008A0060"/>
     <w:rsid w:val="008B3FF8"/>
     <w:rsid w:val="008B5949"/>
     <w:rsid w:val="008C78BD"/>
     <w:rsid w:val="008D344F"/>
     <w:rsid w:val="008D6442"/>
     <w:rsid w:val="008D730F"/>
     <w:rsid w:val="008D7C09"/>
     <w:rsid w:val="008E2A17"/>
     <w:rsid w:val="008E3AEF"/>
     <w:rsid w:val="008F1D79"/>
     <w:rsid w:val="008F28A6"/>
+    <w:rsid w:val="008F5485"/>
     <w:rsid w:val="008F6C8E"/>
     <w:rsid w:val="008F79A1"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902B5B"/>
     <w:rsid w:val="00906EFD"/>
     <w:rsid w:val="0091444D"/>
     <w:rsid w:val="009176BA"/>
     <w:rsid w:val="00920A0E"/>
     <w:rsid w:val="0092145A"/>
     <w:rsid w:val="00921D54"/>
     <w:rsid w:val="00922ED7"/>
     <w:rsid w:val="0092305A"/>
     <w:rsid w:val="00927F7A"/>
     <w:rsid w:val="00932153"/>
     <w:rsid w:val="00933316"/>
     <w:rsid w:val="009535C1"/>
     <w:rsid w:val="00956F21"/>
     <w:rsid w:val="009643CF"/>
     <w:rsid w:val="00973527"/>
     <w:rsid w:val="00974742"/>
     <w:rsid w:val="00980A96"/>
     <w:rsid w:val="009814AD"/>
     <w:rsid w:val="0098407C"/>
     <w:rsid w:val="009866F8"/>
     <w:rsid w:val="00990703"/>
@@ -32349,50 +32258,51 @@
     <w:rsid w:val="00AD63ED"/>
     <w:rsid w:val="00AE3855"/>
     <w:rsid w:val="00AE7AFB"/>
     <w:rsid w:val="00AF4765"/>
     <w:rsid w:val="00AF6F0F"/>
     <w:rsid w:val="00B04F50"/>
     <w:rsid w:val="00B06BBF"/>
     <w:rsid w:val="00B07536"/>
     <w:rsid w:val="00B101E7"/>
     <w:rsid w:val="00B14D26"/>
     <w:rsid w:val="00B23335"/>
     <w:rsid w:val="00B350D0"/>
     <w:rsid w:val="00B42536"/>
     <w:rsid w:val="00B44469"/>
     <w:rsid w:val="00B456C7"/>
     <w:rsid w:val="00B472CF"/>
     <w:rsid w:val="00B55200"/>
     <w:rsid w:val="00B57B7B"/>
     <w:rsid w:val="00B61E94"/>
     <w:rsid w:val="00B67431"/>
     <w:rsid w:val="00B7324D"/>
     <w:rsid w:val="00B74370"/>
     <w:rsid w:val="00B7763F"/>
     <w:rsid w:val="00B81538"/>
     <w:rsid w:val="00B842CA"/>
+    <w:rsid w:val="00B86079"/>
     <w:rsid w:val="00BA1995"/>
     <w:rsid w:val="00BA78BB"/>
     <w:rsid w:val="00BB0E63"/>
     <w:rsid w:val="00BB2D8B"/>
     <w:rsid w:val="00BB5BE5"/>
     <w:rsid w:val="00BB5CF1"/>
     <w:rsid w:val="00BC7F12"/>
     <w:rsid w:val="00BD2693"/>
     <w:rsid w:val="00BD2CA6"/>
     <w:rsid w:val="00BD4B58"/>
     <w:rsid w:val="00BE3E1B"/>
     <w:rsid w:val="00BE5BD3"/>
     <w:rsid w:val="00BF1F91"/>
     <w:rsid w:val="00BF2F5F"/>
     <w:rsid w:val="00BF7197"/>
     <w:rsid w:val="00C02915"/>
     <w:rsid w:val="00C02F2A"/>
     <w:rsid w:val="00C0382B"/>
     <w:rsid w:val="00C04B84"/>
     <w:rsid w:val="00C10DE7"/>
     <w:rsid w:val="00C16886"/>
     <w:rsid w:val="00C219B8"/>
     <w:rsid w:val="00C224EA"/>
     <w:rsid w:val="00C23607"/>
     <w:rsid w:val="00C2412F"/>
@@ -34529,51 +34439,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2049647225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates?fbclid=IwAR06QQilsYSITV2nmgIpbFESSUo6tiYjjGopYMPXfd6jEfbMI9rkdmipktk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6874e14383d39f474eb7d373/Early_years_foundation_stage_statutory_framework_for_childminders_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/p_sg_vio_ext.html?zoom_highlight=Prevent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscb.proceduresonline.com/chapters/p_signs_and_ind.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/657825a90467eb001355f552/EYFS_statutory_framework_for_childminders.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/974907/EYFS_framework_-_March_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/dbs-check-requests-guidance-for-employers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=safer+recruitment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates?fbclid=IwAR06QQilsYSITV2nmgIpbFESSUo6tiYjjGopYMPXfd6jEfbMI9rkdmipktk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/p_sg_vio_ext.html?zoom_highlight=Prevent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscb.proceduresonline.com/chapters/p_signs_and_ind.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/657825a90467eb001355f552/EYFS_statutory_framework_for_childminders.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/government/uploads/system/uploads/attachment_data/file/974907/EYFS_framework_-_March_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lullabytrust.org.uk/wp-content/uploads/2025/02/Safer-sleep-awareness-for-early-years-settings-booklet.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/dbs-check-requests-guidance-for-employers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=safer+recruitment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6874e14383d39f474eb7d373/Early_years_foundation_stage_statutory_framework_for_childminders_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -34834,61 +34744,127 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">TEQZEQFTYNAP-107682344-43</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <Url>https://boltoncouncilcloud.sharepoint.com/sites/cseaeycte/_layouts/15/DocIdRedir.aspx?ID=TEQZEQFTYNAP-107682344-43</Url>
+      <Description>TEQZEQFTYNAP-107682344-43</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15" xmlns:ns3="0def4cbc-81c8-4042-9252-5b610b9f69c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a6cd069da0bab1e98af32837ee44575d" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE414D4055171D47BCE313F54A0AD7A5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8c55c7eab7d008dc9536638e82d8b1dc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15" xmlns:ns3="0def4cbc-81c8-4042-9252-5b610b9f69c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8617b2072e1a87fa051e96a67efa6b27" ns2:_="" ns3:_="">
     <xsd:import namespace="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <xsd:import namespace="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -35058,191 +35034,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB1A02DC-D8DB-4DC7-AAF4-861AC9653DC6}">
-[...26 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DA540F4-2F7E-44FD-A2BB-B0EE05B5B19C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D79C96A-29B9-4D64-9212-66E305C77860}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB1A02DC-D8DB-4DC7-AAF4-861AC9653DC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4CC447-E09A-49CE-9F0F-51C1964B5C0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0176CD97-889E-43CF-B319-E518DE63EA0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
+    <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>39112</Characters>
+  <Pages>26</Pages>
+  <Words>6812</Words>
+  <Characters>39380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>325</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>1712</Lines>
+  <Paragraphs>1049</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Amends 2021 Safeguarding guidance for Childminders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wigan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45882</CharactersWithSpaces>
+  <CharactersWithSpaces>45143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="312" baseType="variant">
       <vt:variant>
         <vt:i4>4259917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.boltonsafeguardingchildren.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194340</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -36171,29 +36096,29 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Amends 2021 Safeguarding guidance for Childminders</dc:title>
   <dc:subject/>
   <dc:creator>Wright, Laura</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>2046075249</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100AE414D4055171D47BCE313F54A0AD7A5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="AuthorIds_UIVersion_512">
     <vt:lpwstr>733</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c72e7ef9-c10b-49de-945d-3273cf2f8d35</vt:lpwstr>
+    <vt:lpwstr>80e6d57e-e110-4986-ba05-3af59797928c</vt:lpwstr>
   </property>
 </Properties>
 </file>