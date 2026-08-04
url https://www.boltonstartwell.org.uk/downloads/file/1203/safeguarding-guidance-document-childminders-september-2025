--- v1 (2026-04-16)
+++ v2 (2026-08-04)
@@ -125,51 +125,51 @@
       <w:r w:rsidR="001815E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E1F82E" w14:textId="57CF31E4" w:rsidR="00D722DC" w:rsidRDefault="00C0382B" w:rsidP="0018032C">
       <w:r>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFAAAA4" w14:textId="0D57A81D" w:rsidR="00D722DC" w:rsidRDefault="001815E3" w:rsidP="0018032C">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00611E42">
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A713CAF" w14:textId="3BFCE7EC" w:rsidR="00D722DC" w:rsidRDefault="001815E3" w:rsidP="0018032C">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00611E42">
         <w:t xml:space="preserve">                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3531B6A7" w14:textId="241EE9C8" w:rsidR="00D722DC" w:rsidRDefault="002836C2" w:rsidP="00241D4C">
+    <w:p w14:paraId="50BF0E86" w14:textId="5607183C" w:rsidR="007E360C" w:rsidRPr="00A34A7E" w:rsidRDefault="002836C2" w:rsidP="00A34A7E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB51EA6" wp14:editId="7E6A61B8">
             <wp:extent cx="4572635" cy="2920365"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="512463974" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -180,80 +180,64 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572635" cy="2920365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BF0E86" w14:textId="77777777" w:rsidR="007E360C" w:rsidRDefault="007E360C" w:rsidP="00E515C1">
-      <w:pPr>
+    <w:p w14:paraId="70E4FA5D" w14:textId="5F892C05" w:rsidR="0019594C" w:rsidRPr="00A34A7E" w:rsidRDefault="0061346B" w:rsidP="00A34A7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Bolton" w:hAnsi="Bolton"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
-          <w:u w:val="single"/>
-[...17 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A34A7E">
+        <w:rPr>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Safeguarding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418C17C1" w14:textId="6C9FF398" w:rsidR="007E360C" w:rsidRPr="007E360C" w:rsidRDefault="0019594C" w:rsidP="00665FDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">Guidance for </w:t>
       </w:r>
       <w:r w:rsidR="00A950BC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">eviewing and </w:t>
       </w:r>
       <w:r w:rsidR="00A950BC">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">riting a </w:t>
       </w:r>
       <w:r w:rsidR="00A950BC">
@@ -301,164 +285,178 @@
       <w:r w:rsidR="004060B8">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="0061346B">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004060B8">
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidR="0061346B">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F93FF3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B86079">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61348571" w14:textId="23B3E3A2" w:rsidR="00D722DC" w:rsidRDefault="001815E3" w:rsidP="0018032C">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABBB02E" w14:textId="18CED8A6" w:rsidR="00E61490" w:rsidRDefault="00BF2F5F" w:rsidP="0018032C">
+    <w:p w14:paraId="5ABBB02E" w14:textId="43A4F593" w:rsidR="00E61490" w:rsidRDefault="00A34A7E" w:rsidP="0018032C">
       <w:r>
-        <w:t xml:space="preserve">                                                                                </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00665FDA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="683E96B1" wp14:editId="44280208">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665409" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="683E96B1" wp14:editId="13B07D30">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4458550</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>324485</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2034326" cy="1181735"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:wrapNone/>
             <wp:docPr id="1084154096" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1542415" cy="895985"/>
+                      <a:ext cx="2035912" cy="1182656"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F93FF3">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1777DB68" wp14:editId="027A8B2E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1777DB68" wp14:editId="208B8798">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>77470</wp:posOffset>
+              <wp:posOffset>20320</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9970135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7542530" cy="709295"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="15715" name="Picture 15715"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15715" name="Picture 15715"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7542530" cy="709295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00BF2F5F">
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00665FDA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00933316">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00665FDA">
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00032D85">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664385" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FACCA8" wp14:editId="58BFF9D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2760345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3708823" cy="756000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7" descr="A picture containing diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -543,125 +541,125 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1539875" cy="899795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E61490">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D62AAE0" w14:textId="05DD6B29" w:rsidR="006F7C2B" w:rsidRPr="005602DD" w:rsidRDefault="006F7C2B" w:rsidP="006E26EF">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6D62AAE0" w14:textId="05DD6B29" w:rsidR="006F7C2B" w:rsidRPr="005602DD" w:rsidRDefault="006F7C2B" w:rsidP="00103AA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk527112113"/>
-      <w:r w:rsidRPr="005602DD">
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidR="006E26EF">
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="02E15075" w14:textId="77777777" w:rsidR="00DD56A0" w:rsidRDefault="0019594C" w:rsidP="00C37355">
+    <w:p w14:paraId="02E15075" w14:textId="542F30C6" w:rsidR="00DD56A0" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00C37355">
-        <w:t xml:space="preserve">This guidance has been designed to help you to develop and review your own safeguarding policy and practice. By providing answers to each of the questions </w:t>
+        <w:t xml:space="preserve">This guidance has been designed to help you develop and review your own safeguarding policy and practice. By providing answers to each of the questions </w:t>
       </w:r>
       <w:r w:rsidR="002B49B2">
         <w:t xml:space="preserve">(which are highlighted in </w:t>
       </w:r>
       <w:r w:rsidR="001748A0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="002B49B2">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">reen </w:t>
       </w:r>
       <w:r w:rsidR="00DD56A0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="002B49B2">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>ext</w:t>
       </w:r>
       <w:r w:rsidR="002B49B2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:t xml:space="preserve">the finished product should be a comprehensive policy that covers many areas of safeguarding. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D424F3A" w14:textId="62F8EE78" w:rsidR="0019594C" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00C37355">
         <w:t>You may already have some of these elements covered in other policies e.g. e-safety or use of mobile phone and cameras. It is up to you to choose to have separate policies or have all elements in one document, however you should avoid duplication and be clear which policies are linked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E66E03" w14:textId="77777777" w:rsidR="0018032C" w:rsidRDefault="0019594C" w:rsidP="00C37355">
+    <w:p w14:paraId="73E66E03" w14:textId="4116EE5D" w:rsidR="0018032C" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00C37355">
-        <w:t>The guidance also includes some examples to help you begin to write some of the sections. Useful links have been added throughout the document that are not necessarily needed as part of your policy but may help you write the appropriate sections or find out more.</w:t>
+        <w:t>The guidance also includes examples to help you begin to write some of the sections. Useful links have been added throughout the document that are not necessarily needed as part of your policy but may help you write the appropriate sections or find out more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487B9D57" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC6D0B9" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C0669F" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E32AF42" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2527ABD7" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -759,133 +757,150 @@
     </w:p>
     <w:p w14:paraId="77216C2E" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FC57C8C" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E9823CB" w14:textId="77777777" w:rsidR="00C02915" w:rsidRDefault="00C02915" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14F693F8" w14:textId="525A130C" w:rsidR="00185C0F" w:rsidRPr="00185C0F" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="2080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6798"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A73756" w14:paraId="1AC1176D" w14:textId="77777777" w:rsidTr="004060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5AC7F6" w14:textId="213E08B0" w:rsidR="00A73756" w:rsidRPr="005A23E6" w:rsidRDefault="00A73756" w:rsidP="00C37355">
+          <w:p w14:paraId="4D5AC7F6" w14:textId="213E08B0" w:rsidR="00A73756" w:rsidRPr="00103AA1" w:rsidRDefault="00A73756" w:rsidP="00C37355">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A23E6">
+            <w:r w:rsidRPr="00103AA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Updated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB617F0" w14:textId="056EEF14" w:rsidR="00A73756" w:rsidRPr="005A23E6" w:rsidRDefault="00A73756" w:rsidP="00C37355">
+          <w:p w14:paraId="2EB617F0" w14:textId="0783C521" w:rsidR="00A73756" w:rsidRPr="00103AA1" w:rsidRDefault="00A73756" w:rsidP="00C37355">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A23E6">
+            <w:r w:rsidRPr="00103AA1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Changes from the previous Version</w:t>
+              <w:t xml:space="preserve">Changes from the previous </w:t>
+            </w:r>
+            <w:r w:rsidR="00A34A7E" w:rsidRPr="00103AA1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103AA1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A73756" w14:paraId="1FCD4269" w14:textId="77777777" w:rsidTr="004060B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F232040" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="000144C7">
+          <w:p w14:paraId="0F740BCB" w14:textId="585850DD" w:rsidR="00A73756" w:rsidRDefault="000144C7" w:rsidP="00A34A7E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="240"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3AEF">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3AEF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="008E3AEF">
               <w:t xml:space="preserve"> of September 2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="338318AD" w14:textId="51EE6DAC" w:rsidR="001F2597" w:rsidRDefault="001F2597" w:rsidP="001F2597">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2597">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
@@ -1091,51 +1106,51 @@
           </w:p>
           <w:p w14:paraId="082BDA3E" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="008E3AEF">
               <w:t>May ‘25</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75308D02" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRPr="001F2597" w:rsidRDefault="00F93FF3" w:rsidP="001F2597">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18285333" w14:textId="3B939BE8" w:rsidR="00846E38" w:rsidRDefault="00846E38" w:rsidP="000144C7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C6BECB" w14:textId="0525691C" w:rsidR="00855FEE" w:rsidRPr="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00855FEE">
+          <w:p w14:paraId="5000BF74" w14:textId="47BDB72E" w:rsidR="00A34A7E" w:rsidRPr="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00855FEE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA4B78">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>See pages 8 – 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4B78">
@@ -1155,170 +1170,171 @@
               <w:t>updated</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA4B78">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> information.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5191A4C5" w14:textId="11991BA8" w:rsidR="00FA4456" w:rsidRDefault="006A404E" w:rsidP="00EC634B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">New safeguarding arrangements in the EYFS </w:t>
             </w:r>
             <w:r w:rsidR="00FA4456">
               <w:t>Includ</w:t>
             </w:r>
             <w:r w:rsidR="00EC634B">
               <w:t>e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4013BB3B" w14:textId="55326AD3" w:rsidR="00EC634B" w:rsidRDefault="006A404E" w:rsidP="00EC634B">
+          <w:p w14:paraId="4013BB3B" w14:textId="55326AD3" w:rsidR="00EC634B" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk220941082"/>
             <w:r>
               <w:t xml:space="preserve">Safer </w:t>
             </w:r>
             <w:r w:rsidR="005062B3">
               <w:t>recruitment (</w:t>
             </w:r>
             <w:r w:rsidR="00E1025E">
               <w:t>for assistants)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">- new expectations that employers must receive references before staff take up their employment  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9A66B3" w14:textId="3FA5F9A9" w:rsidR="006A404E" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="5D9A66B3" w14:textId="3FA5F9A9" w:rsidR="006A404E" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Child absence requirements - follow up if absent for prolonged period of time – emergency contact details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7550BE28" w14:textId="2FBCB1A5" w:rsidR="006A404E" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="7550BE28" w14:textId="2FBCB1A5" w:rsidR="006A404E" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Safer eating - to include having a member of staff with a valid paediatric first aid certificate present in the room/ review allergen plans Early Years students required to have paediatric first aid training to be included in the ratios</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A25D01F" w14:textId="550A98EE" w:rsidR="006A404E" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="1A25D01F" w14:textId="550A98EE" w:rsidR="006A404E" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Safeguarding training – the way it is delivered and requirements for what training must cover</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="366199EB" w14:textId="2A69069B" w:rsidR="006A404E" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="366199EB" w14:textId="2A69069B" w:rsidR="006A404E" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>New requirements on whistleblowing for staff to be able to raise their concerns about safeguarding measures in their setting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064DEFCB" w14:textId="6034F1FF" w:rsidR="006A404E" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="064DEFCB" w14:textId="6034F1FF" w:rsidR="006A404E" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Children’s privacy during nappy changing considered within safeguarding context</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C87617" w14:textId="77777777" w:rsidR="001D42DF" w:rsidRDefault="006A404E" w:rsidP="006A404E">
+          <w:p w14:paraId="71C87617" w14:textId="77777777" w:rsidR="001D42DF" w:rsidRDefault="006A404E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Safeguarding training criteria – Annex C</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="401754DF" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
+          <w:p w14:paraId="401754DF" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00A34A7E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D8E4B02" w14:textId="3067909E" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Terrorism (Protection of premises) Act 2025 (For large, shared buildings) (</w:t>
             </w:r>
             <w:r w:rsidR="005062B3">
               <w:t>Martyn’s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Law)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E097B1" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
+          <w:p w14:paraId="56E097B1" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00A34A7E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="012846D5" w14:textId="77777777" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Referral process to LADO changed to applying online on the portal - </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00370EB6">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>LADO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5E0C7ABB" w14:textId="558ECE13" w:rsidR="00F93FF3" w:rsidRDefault="00F93FF3" w:rsidP="00F93FF3">
@@ -1380,659 +1396,818 @@
     <w:p w14:paraId="13FD9D37" w14:textId="77777777" w:rsidR="0092145A" w:rsidRDefault="0092145A" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AE07F7" w14:textId="77777777" w:rsidR="0092145A" w:rsidRDefault="0092145A" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="515840A9" w14:textId="77777777" w:rsidR="0092145A" w:rsidRDefault="0092145A" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67C4ED1F" w14:textId="77777777" w:rsidR="0092145A" w:rsidRDefault="0092145A" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC7F679" w14:textId="77777777" w:rsidR="0092145A" w:rsidRDefault="0092145A" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBF9B92" w14:textId="7D233397" w:rsidR="0019594C" w:rsidRPr="00A74897" w:rsidRDefault="0019594C" w:rsidP="0019594C">
+    <w:p w14:paraId="1BBF9B92" w14:textId="7D233397" w:rsidR="0019594C" w:rsidRPr="00103AA1" w:rsidRDefault="0019594C" w:rsidP="00103AA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:szCs w:val="36"/>
-[...4 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Essential Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BFE517" w14:textId="77777777" w:rsidR="0019594C" w:rsidRPr="005602DD" w:rsidRDefault="0019594C" w:rsidP="00C37355">
+    <w:p w14:paraId="20BFE517" w14:textId="77777777" w:rsidR="0019594C" w:rsidRPr="00103AA1" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>The documents listed below are essential and should referred to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32897EDB" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="00295D8B">
+    <w:p w14:paraId="32897EDB" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00295D8B">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Bolton’s Framework for Action</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FD4590B" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="003D00A1">
+    <w:p w14:paraId="5FD4590B" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00B742AB">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Early Help</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7068F1C1" w14:textId="5EBC3A36" w:rsidR="009F2B33" w:rsidRPr="00297A53" w:rsidRDefault="009F2B33" w:rsidP="00295D8B">
+    <w:p w14:paraId="7068F1C1" w14:textId="5EBC3A36" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00833280">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Worried about a child</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F201A3">
+      <w:r w:rsidRPr="00103AA1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Local guide)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050F7580" w14:textId="1604AF41" w:rsidR="009F2B33" w:rsidRPr="00801CF1" w:rsidRDefault="00801CF1" w:rsidP="00295D8B">
+    <w:p w14:paraId="050F7580" w14:textId="1604AF41" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="00801CF1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00801CF1">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Managing professional allegations – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk57976604"/>
-    <w:p w14:paraId="0CD0A445" w14:textId="29D7A7FD" w:rsidR="00570816" w:rsidRDefault="00570816" w:rsidP="00C93B73">
+    <w:p w14:paraId="0CD0A445" w14:textId="29D7A7FD" w:rsidR="00570816" w:rsidRPr="00103AA1" w:rsidRDefault="00570816">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00570816">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00570816">
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://assets.publishing.service.gov.uk/media/68b02d1efef950b0909c1734/Keeping_children_safe_in_education_2025_part_one_Information_for_school_college_staff.pdf"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00570816">
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00570816">
+      <w:r w:rsidRPr="00103AA1">
         <w:rPr>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Keeping children safe in education 2025: part one information for all school and college staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00570816">
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32813BB6" w14:textId="4E7FBE3D" w:rsidR="00373395" w:rsidRPr="00373395" w:rsidRDefault="00373395" w:rsidP="00C93B73">
+    <w:p w14:paraId="32813BB6" w14:textId="4E7FBE3D" w:rsidR="00373395" w:rsidRPr="00103AA1" w:rsidRDefault="00373395">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00373395">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Children's Wellbeing and Schools Bill 2024: policy summary - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BF3820C" w14:textId="73F1582D" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
+    <w:p w14:paraId="5BF3820C" w14:textId="73F1582D" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Further useful documents include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D0E7D8" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="003D00A1">
+    <w:p w14:paraId="27D0E7D8" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="0015514A">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>The Bolton Safeguarding Children Partnership website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="145B0903" w14:textId="18435F0A" w:rsidR="009F2B33" w:rsidRPr="00663410" w:rsidRDefault="00663410" w:rsidP="003D00A1">
+    <w:p w14:paraId="145B0903" w14:textId="18435F0A" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="00663410">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00663410">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EYFS statutory framework for childminders (publishing.service.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="485086F9" w14:textId="14E30950" w:rsidR="000C2565" w:rsidRDefault="00281658" w:rsidP="007B75F8">
+    <w:p w14:paraId="485086F9" w14:textId="14E30950" w:rsidR="000C2565" w:rsidRPr="00103AA1" w:rsidRDefault="00281658">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>child</w:t>
         </w:r>
-        <w:r w:rsidR="00553E1C">
+        <w:r w:rsidR="00553E1C" w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> abus</w:t>
         </w:r>
-        <w:r w:rsidR="00391C7D">
+        <w:r w:rsidR="00391C7D" w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>e concerns</w:t>
         </w:r>
-        <w:r w:rsidR="004A3724">
+        <w:r w:rsidR="004A3724" w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">: guide for practitioners </w:t>
         </w:r>
-        <w:r w:rsidR="000C2565" w:rsidRPr="00364726">
+        <w:r w:rsidR="000C2565" w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r w:rsidR="00B04F50">
+        <w:r w:rsidR="00B04F50" w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">GOV.uk </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00882C26">
+      <w:r w:rsidR="00882C26" w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> DFE 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B367DB2" w14:textId="3828E545" w:rsidR="00663410" w:rsidRPr="00D95337" w:rsidRDefault="00663410" w:rsidP="003D00A1">
+    <w:p w14:paraId="5B367DB2" w14:textId="3828E545" w:rsidR="00663410" w:rsidRPr="00103AA1" w:rsidRDefault="00663410">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00D95337">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prevent duty guidance: England and Wales (2023) - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EEBE8AC" w14:textId="70EF83FE" w:rsidR="00D95337" w:rsidRPr="00D95337" w:rsidRDefault="00D95337" w:rsidP="003D00A1">
+    <w:p w14:paraId="4EEBE8AC" w14:textId="70EF83FE" w:rsidR="00D95337" w:rsidRPr="00103AA1" w:rsidRDefault="00D95337">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00D95337">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early Years Foundation Stage nutrition guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D95337">
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and choking guidance </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00D95337">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years food choking hazards | Food Standards Agency</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CC9A0AD" w14:textId="552C9F16" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="00780897">
+    <w:p w14:paraId="4CC9A0AD" w14:textId="552C9F16" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33" w:rsidP="00780897">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Greater Manchester Safeguarding Poli</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7B53">
+      <w:r w:rsidR="00DF7B53" w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>cies:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC25CCE" w14:textId="66651443" w:rsidR="00780897" w:rsidRPr="0095350C" w:rsidRDefault="00780897" w:rsidP="00780897">
+    <w:p w14:paraId="1EC25CCE" w14:textId="66651443" w:rsidR="00780897" w:rsidRPr="00103AA1" w:rsidRDefault="00780897">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Welcome to the Greater Manchester Safeguarding Children...</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="400134BF" w14:textId="1FA68324" w:rsidR="009F2B33" w:rsidRPr="00980A96" w:rsidRDefault="009F2B33" w:rsidP="00663410">
+    <w:p w14:paraId="400134BF" w14:textId="1FA68324" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00FC5E9A">
+        <w:r w:rsidRPr="00103AA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Bolton’s domestic abuse and violence handbook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="09515C08" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
+    <w:p w14:paraId="09515C08" w14:textId="77777777" w:rsidR="009F2B33" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="460BD812" w14:textId="11444DD1" w:rsidR="00785E7A" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460BD812" w14:textId="32DF5D0D" w:rsidR="00785E7A" w:rsidRPr="00103AA1" w:rsidRDefault="009F2B33" w:rsidP="009F2B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:t>338149</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you would like to speak to a member of the Start Well Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34A7E" w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outcomes team about safeguarding, please call 01204 338149</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9EB1BE" w14:textId="77777777" w:rsidR="0042525A" w:rsidRDefault="0042525A" w:rsidP="0042525A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ACBB62D" w14:textId="77777777" w:rsidR="00F52E08" w:rsidRDefault="00F52E08" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00253009" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="66D6BB3F" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="11D62D58" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
     <w:p w14:paraId="7D018572" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
-    <w:p w14:paraId="6DF6FD1B" w14:textId="77777777" w:rsidR="00861A4E" w:rsidRDefault="00861A4E" w:rsidP="00861A4E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="20CF4D36" w14:textId="2629A275" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00292631" w:rsidP="00292631">
+    <w:p w14:paraId="20CF4D36" w14:textId="70B5ABE1" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="0038184C" w:rsidP="00292631">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C37355">
         <w:t>afeguarding Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD1C42B" w14:textId="496EA913" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00663410" w:rsidP="00663410">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="8830"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495F7E43" w14:textId="73FCB8CA" w:rsidR="00C92664" w:rsidRPr="001C0C91" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
+    <w:p w14:paraId="0FF6606B" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="000667B6" w:rsidP="001C0C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0C91">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="495F7E43" w14:textId="504C08B1" w:rsidR="00C92664" w:rsidRPr="0038184C" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Name of setting</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Name of setting</w:t>
+      </w:r>
+      <w:r w:rsidR="009535C1" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71590" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>hildminder</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="009535C1" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>hildminder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7BA59B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="001C0C91" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
+    <w:p w14:paraId="6F7BA59B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0038184C" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Author of the policy:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D2145F" w14:textId="739030B1" w:rsidR="008008CD" w:rsidRPr="001C0C91" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
+    <w:p w14:paraId="66D2145F" w14:textId="739030B1" w:rsidR="008008CD" w:rsidRPr="0038184C" w:rsidRDefault="00C37355" w:rsidP="001C0C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:r w:rsidR="008008CD" w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidR="008008CD" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
         <w:t>Review date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B7E157" w14:textId="4A62A0ED" w:rsidR="00292631" w:rsidRDefault="00387AE6" w:rsidP="001C0C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="008008CD" w:rsidRPr="001C0C91">
-        <w:rPr>
+      <w:r w:rsidR="008008CD" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ate of next r</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="758D2045" w14:textId="741F9A5A" w:rsidR="00C92664" w:rsidRPr="00FA201F" w:rsidRDefault="009C1184" w:rsidP="001C0C91">
+        <w:t>ate of next review:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56748CD7" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000667B6" w:rsidRDefault="000667B6" w:rsidP="000667B6"/>
+    <w:p w14:paraId="758D2045" w14:textId="741F9A5A" w:rsidR="00C92664" w:rsidRPr="0038184C" w:rsidRDefault="009C1184" w:rsidP="001C0C91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA201F">
-        <w:rPr>
+      <w:r w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Safeguarding Statement</w:t>
       </w:r>
-      <w:r w:rsidR="00C37355" w:rsidRPr="00FA201F">
-        <w:rPr>
+      <w:r w:rsidR="00C37355" w:rsidRPr="0038184C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="421BE5BC" w14:textId="3470BC4A" w:rsidR="00C92664" w:rsidRPr="005C1CE5" w:rsidRDefault="00C92664" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C1CE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Start with an introductory </w:t>
       </w:r>
       <w:r w:rsidR="00C37355" w:rsidRPr="005C1CE5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2121,137 +2296,151 @@
       <w:r w:rsidR="00DE4D83">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">believe that Safeguarding is everybody’s business. Every child deserves the best possible start in life and support to fulfil their potential. A child’s experience in the early years has a major impact on their future chances. A secure, </w:t>
       </w:r>
       <w:r w:rsidR="005062B3" w:rsidRPr="00C37355">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>safe,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C37355">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and happy childhood is important in its own right, and it provides the foundation for children to make the most of their abilities and talents as they grow up. Everyone shares responsibility for safeguarding and promoting the welfare of children irrespective of roles and everyone working with children and young people should be familiar with local procedures and protocols for safeguarding the welfare of children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2A3B8" w14:textId="09848097" w:rsidR="00BD2CA6" w:rsidRPr="0077756C" w:rsidRDefault="00BD2CA6" w:rsidP="00BD2CA6">
+    <w:p w14:paraId="53D2A3B8" w14:textId="09848097" w:rsidR="00BD2CA6" w:rsidRPr="0077756C" w:rsidRDefault="00BD2CA6" w:rsidP="0038184C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk48744146"/>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00663410" w:rsidRPr="00663410">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years foundation stage (EYFS) statutory framework - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId33" w:history="1"/>
       <w:r w:rsidRPr="0077756C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00137361">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>states that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="33A91553" w14:textId="523C6F65" w:rsidR="00B842CA" w:rsidRPr="001979D4" w:rsidRDefault="001979D4" w:rsidP="00B842CA">
+    <w:p w14:paraId="1FB72919" w14:textId="74296137" w:rsidR="00CB10C0" w:rsidRDefault="001979D4" w:rsidP="0038184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001979D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Childminders working alone or with assistants must take lead responsibility for safeguarding children in their setting. Childminders must know how to contact the local statutory children’s services and the Local Safeguarding Partners (LSPs). All practitioners must be alert to any issues of concern in the child’s life at home or elsewhere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C88255" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="000667B6" w:rsidP="0038184C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7789F69C" w14:textId="77777777" w:rsidR="0038184C" w:rsidRPr="0038184C" w:rsidRDefault="0038184C" w:rsidP="0038184C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001979D4">
-[...9 lines deleted...]
-    <w:p w14:paraId="1FB72919" w14:textId="77777777" w:rsidR="00CB10C0" w:rsidRDefault="00CB10C0" w:rsidP="00C37355">
+    </w:p>
+    <w:p w14:paraId="7C53469F" w14:textId="4942B8C5" w:rsidR="00C92664" w:rsidRPr="0038184C" w:rsidRDefault="00C37355" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+      <w:r w:rsidRPr="0038184C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...8 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C93933" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="002B6B56" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6B56">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who is this policy for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA421AF" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="002B6B56" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
@@ -2316,64 +2505,64 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10A3BC96" w14:textId="77777777" w:rsidR="00C37355" w:rsidRDefault="00C37355">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7486855B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00446639" w:rsidRDefault="00C37355" w:rsidP="00C37355">
+    <w:p w14:paraId="7486855B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00C37355" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00446639">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contacts and telephone numbers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2822"/>
         <w:gridCol w:w="1851"/>
         <w:gridCol w:w="4955"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92664" w:rsidRPr="00C74FCA" w14:paraId="61531986" w14:textId="77777777" w:rsidTr="00476301">
@@ -2409,66 +2598,74 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6D4D481F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00476301">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D4BC01" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00476301">
+          <w:p w14:paraId="48D4BC01" w14:textId="0619CD04" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00476301">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74FCA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
+            </w:r>
+            <w:r w:rsidR="00F753D0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="243D5E30" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00476301">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74FCA">
@@ -2743,53 +2940,54 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0015105A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Integrated Front Door (IFD) is the first point of contact for safeguarding enquiries and referrals relating to children and young people</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F2E4C" w:rsidRPr="00C74FCA" w14:paraId="222A42F3" w14:textId="77777777" w:rsidTr="00476301">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F58E791" w14:textId="77777777" w:rsidR="007F2E4C" w:rsidRPr="00FC433A" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
+          <w:p w14:paraId="7F58E791" w14:textId="77777777" w:rsidR="007F2E4C" w:rsidRPr="00FC433A" w:rsidRDefault="007F2E4C" w:rsidP="00F753D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:spacing w:after="240"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC433A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emergencies:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705D308E" w14:textId="10B8AF19" w:rsidR="007F2E4C" w:rsidRPr="00FC433A" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC433A">
@@ -2801,71 +2999,74 @@
               <w:t>In an emergency call 999 or if a child is at significant risk of immediate harm and it is not safe to wait for the online referral form to be assessed call 01204 331500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22D6D727" w14:textId="3607B477" w:rsidR="001850F8" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="005F7F8A">
               <w:t xml:space="preserve">Integrated front door – </w:t>
             </w:r>
             <w:r w:rsidR="006D7928">
               <w:t>01204 331500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131025CD" w14:textId="691D446C" w:rsidR="007F2E4C" w:rsidRPr="005F7F8A" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
+          <w:p w14:paraId="131025CD" w14:textId="0D640FA6" w:rsidR="007F2E4C" w:rsidRPr="005F7F8A" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:t>am</w:t>
             </w:r>
             <w:r w:rsidR="004134F7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F753D0">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>5:00pm</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t xml:space="preserve"> (Mon-Fri)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DFB2EC6" w14:textId="6D86D9E0" w:rsidR="007F2E4C" w:rsidRPr="00ED6311" w:rsidRDefault="007F2E4C" w:rsidP="007F2E4C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED6311">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Out of hours or bank holidays, call the emergency duty team 01204 337777</w:t>
             </w:r>
           </w:p>
@@ -3687,273 +3888,302 @@
     </w:p>
     <w:p w14:paraId="03468B75" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2BA9C8" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EE6D4CF" w14:textId="77777777" w:rsidR="00B44469" w:rsidRDefault="00B44469" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C31191" w14:textId="5FE2B661" w:rsidR="00C92664" w:rsidRPr="000362DF" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="30C31191" w14:textId="5FE2B661" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000362DF">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The legal framework or context for this policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13890033" w14:textId="3BB4E9C0" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="00990703">
+    <w:p w14:paraId="13890033" w14:textId="463BFE8E" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="005602DD">
-        <w:t xml:space="preserve">In addition to the Essential </w:t>
+        <w:t xml:space="preserve">In addition to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F753D0">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005602DD">
+        <w:t xml:space="preserve">ssential </w:t>
       </w:r>
       <w:r w:rsidR="005062B3" w:rsidRPr="005602DD">
         <w:t>documents,</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
-        <w:t xml:space="preserve"> you could include the following:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BB26523" w14:textId="33AAFEBE" w:rsidR="00D508DB" w:rsidRDefault="00D508DB" w:rsidP="00A40569">
+        <w:t xml:space="preserve"> you could include</w:t>
+      </w:r>
+      <w:r w:rsidR="00F753D0">
+        <w:t xml:space="preserve"> or refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005602DD">
+        <w:t xml:space="preserve"> the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB26523" w14:textId="33AAFEBE" w:rsidR="00D508DB" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
         <w:t>Children Act 1989/2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F98A644" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+    <w:p w14:paraId="7F98A644" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
         <w:t>Childcare Act 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2F77B7" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+    <w:p w14:paraId="70AAB487" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
-        <w:t xml:space="preserve">Children and Social Work Act 2017 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E106872" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="00B67878" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+        <w:t xml:space="preserve">Children and Social </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2F77B7" w14:textId="5C9F91D6" w:rsidR="00D508DB" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67878">
-[...3 lines deleted...]
-    <w:p w14:paraId="7683A365" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="00334E22" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+      <w:r w:rsidRPr="004A7C3B">
+        <w:t xml:space="preserve">Work Act 2017 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E106872" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="00B67878" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00334E22">
-[...3 lines deleted...]
-    <w:p w14:paraId="33204C8F" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+      <w:r w:rsidRPr="00B67878">
+        <w:t>The Children’s Code 2023 – Online safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7683A365" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="00334E22" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A7C3B">
-[...3 lines deleted...]
-    <w:p w14:paraId="04EEF9E8" w14:textId="77777777" w:rsidR="000C3037" w:rsidRDefault="00D508DB" w:rsidP="00267C5C">
+      <w:r w:rsidRPr="00334E22">
+        <w:t>Working Together to Safeguard Children (2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33204C8F" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089618D">
-[...3 lines deleted...]
-    <w:p w14:paraId="3A817202" w14:textId="0ED7B95E" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00346A8A" w:rsidP="00267C5C">
+      <w:r w:rsidRPr="004A7C3B">
+        <w:t>United Nation Convention on the Rights of the Child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EEF9E8" w14:textId="77777777" w:rsidR="000C3037" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00346A8A">
-[...3 lines deleted...]
-    <w:p w14:paraId="12FF8AE0" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+      <w:r w:rsidRPr="0089618D">
+        <w:t>Female Genital Mutilation Guidance gov.uk July 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A817202" w14:textId="0ED7B95E" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00346A8A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A7C3B">
-[...3 lines deleted...]
-    <w:p w14:paraId="707F662C" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+      <w:r w:rsidRPr="00346A8A">
+        <w:t>Bolton Child Sexual Exploitation Strategy 2018-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF8AE0" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
-        <w:t>SEND Code of Practice 201</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="627FAC08" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+        <w:t xml:space="preserve">General Data Protection Regulation (GDPR) &amp; Data protection Act gov.uk 2018 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707F662C" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="004A7C3B" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
-        <w:t>Serious Crime Act 2015</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56F78719" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="002E0746" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
+        <w:t>SEND Code of Practice 201</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7C3B">
+        <w:t xml:space="preserve"> (Update April 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627FAC08" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRDefault="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7C3B">
+        <w:t>Serious Crime Act 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F78719" w14:textId="77777777" w:rsidR="00D508DB" w:rsidRPr="002E0746" w:rsidRDefault="00D508DB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0746">
         <w:t>The Communications Act 2023 – Online safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71069BE7" w14:textId="5172466C" w:rsidR="00D508DB" w:rsidRDefault="00D508DB" w:rsidP="00D508DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005602DD">
         <w:t>This list is not exhaustive; there may be other guidance which you would like to include here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - see Gov.uk for other legal duties (EYFS 3.10</w:t>
       </w:r>
       <w:r w:rsidR="00DE4D83">
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2B2FA428" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="000667B6" w:rsidP="00D508DB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5F85EF2A" w14:textId="77777777" w:rsidR="00625F74" w:rsidRDefault="00625F74" w:rsidP="00625F74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550EA5C7" w14:textId="2A804E7F" w:rsidR="00C92664" w:rsidRPr="00A348F9" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="550EA5C7" w14:textId="2A804E7F" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A348F9">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Roles and responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DFA98A3" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00625F74" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Who is your Designated Safeguarding Lead? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE7AC9" w14:textId="5D301B34" w:rsidR="00A03E65" w:rsidRPr="00625F74" w:rsidRDefault="00A03E65" w:rsidP="00BF7197">
@@ -4036,128 +4266,139 @@
       <w:r w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the designated lead and </w:t>
       </w:r>
       <w:r w:rsidR="00A03E65" w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(assistants)</w:t>
       </w:r>
       <w:r w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have the safeguarding knowledge and training to take on the safeguarding lead role? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B4E24F" w14:textId="1BE385E3" w:rsidR="00C92664" w:rsidRPr="00625F74" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
+    <w:p w14:paraId="56B4E24F" w14:textId="1BE385E3" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What procedure would </w:t>
       </w:r>
       <w:r w:rsidR="00A03E65" w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an a</w:t>
       </w:r>
       <w:r w:rsidR="00BE3E1B" w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A03E65" w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sistant</w:t>
       </w:r>
       <w:r w:rsidRPr="00625F74">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow in the event of exceptional circumstances when the designated safeguarding lead is not available?</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2ABF09DF" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="00625F74" w:rsidRDefault="000667B6" w:rsidP="00BF7197">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="516C9519" w14:textId="77777777" w:rsidR="0028534B" w:rsidRPr="00711D3C" w:rsidRDefault="0028534B" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7004F6BD" w14:textId="1CA60ABD" w:rsidR="005529F1" w:rsidRDefault="005529F1" w:rsidP="005529F1">
+    <w:p w14:paraId="7004F6BD" w14:textId="1CA60ABD" w:rsidR="005529F1" w:rsidRPr="0092173F" w:rsidRDefault="005529F1" w:rsidP="005529F1">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00625F74">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Staff safeguarding training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E845E5D" w14:textId="168878C2" w:rsidR="00087888" w:rsidRPr="00087888" w:rsidRDefault="00087888" w:rsidP="00087888">
-      <w:pPr>
+    <w:p w14:paraId="4E845E5D" w14:textId="168878C2" w:rsidR="00087888" w:rsidRPr="00087888" w:rsidRDefault="00087888" w:rsidP="000667B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(EYFS 3.33</w:t>
       </w:r>
       <w:r w:rsidR="005E5A45">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 3.36</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Annex C)</w:t>
@@ -4299,50 +4540,51 @@
           <w:i/>
         </w:rPr>
         <w:t>Assistants</w:t>
       </w:r>
       <w:r w:rsidR="0091444D" w:rsidRPr="0091444D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete safeguarding training within the BSCP guidance which can be found on the website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A144187" w14:textId="2CF0D385" w:rsidR="00C92664" w:rsidRPr="00476301" w:rsidRDefault="00EF3F63" w:rsidP="00BF7197">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C92664" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> have a training matrix in place to ensure all training is up to date, relevant, and </w:t>
       </w:r>
       <w:r w:rsidR="000426B2" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>in line</w:t>
       </w:r>
       <w:r w:rsidR="00C92664" w:rsidRPr="005602DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> with the BSC</w:t>
       </w:r>
       <w:r w:rsidR="00BA1995">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
@@ -4431,51 +4673,50 @@
         </w:rPr>
         <w:t>How do you respond to any learning published by BSC</w:t>
       </w:r>
       <w:r w:rsidR="00633BD0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00633BD0">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> and disseminate this?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFB5604" w14:textId="55901877" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="00BF7197">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000040FC">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where do you display </w:t>
       </w:r>
       <w:r w:rsidR="00254142">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000040FC">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding information? </w:t>
       </w:r>
       <w:r w:rsidR="00476301" w:rsidRPr="005602DD">
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve"> flowcharts, name of designated safeguarding lead, policy, key messages</w:t>
       </w:r>
       <w:r w:rsidR="00BF7197">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5B9C3C" w14:textId="2A57364C" w:rsidR="00E92D2F" w:rsidRPr="00E92D2F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
@@ -4525,3049 +4766,2929 @@
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92D2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How do you safeguard children with SEND/ non-verbal children?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182F3198" w14:textId="77777777" w:rsidR="007F4C2E" w:rsidRDefault="007F4C2E" w:rsidP="007F4C2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="080F59DA" w14:textId="63358B55" w:rsidR="00C92664" w:rsidRPr="00172D72" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
+    <w:p w14:paraId="080F59DA" w14:textId="63358B55" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172D72">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00990703" w:rsidRPr="00172D72">
+      <w:r w:rsidR="00990703" w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="6" w:name="_Hlk57981539"/>
-    <w:p w14:paraId="7A7221F1" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="0081178B" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="7A7221F1" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="0092173F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001C2B3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.boltonsafeguardingchildren.org.uk/multi-agency-safeguarding-training"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001C2B3D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001C2B3D">
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0081178B">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BSCP training page</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2B3D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0081178B">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="47967A7C" w14:textId="4911E3D4" w:rsidR="00E92D2F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="47967A7C" w14:textId="4911E3D4" w:rsidR="00E92D2F" w:rsidRPr="0092173F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C2B3D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00AF7A6D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.boltonsafeguardingchildren.org.uk/elearning" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001C2B3D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001C2B3D">
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AF7A6D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e-learning – Bolton Safeguarding Children</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2B3D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC91927" w14:textId="754FA5B7" w:rsidR="00AF4765" w:rsidRPr="00365F21" w:rsidRDefault="00AF4765" w:rsidP="00E92D2F">
+    <w:p w14:paraId="2DC91927" w14:textId="754FA5B7" w:rsidR="00AF4765" w:rsidRPr="0092173F" w:rsidRDefault="00AF4765" w:rsidP="00E92D2F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00E2211C">
+        <w:r w:rsidRPr="0092173F">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Training framework matrix – Learning and development</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE041C">
-[...10 lines deleted...]
-    <w:p w14:paraId="72E5B51F" w14:textId="6B1AB33E" w:rsidR="00E92D2F" w:rsidRDefault="00D74A6E" w:rsidP="00E92D2F">
+      <w:r w:rsidR="00DE041C" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (there is a link to a blank one)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13223245" w14:textId="21EF3CA3" w:rsidR="000667B6" w:rsidRPr="0092173F" w:rsidRDefault="00D74A6E" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="0080707F">
+        <w:r w:rsidRPr="0092173F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bruising Protocol for Immobile Babies and Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="570C5BA8" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF8CC7F" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00855FEE">
+    <w:p w14:paraId="1AF8CC7F" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRPr="0092173F" w:rsidRDefault="00855FEE" w:rsidP="00855FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000011E3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>New safeguarding amendments to the revised EYFS 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...21 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C9F129" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00855FEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please ensure your safeguarding policy reflects the changes you have made.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="04D91935" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="0092173F" w:rsidRDefault="000667B6" w:rsidP="00855FEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2E98793D" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29905B9C" w14:textId="33FB9841" w:rsidR="007E22EE" w:rsidRPr="00B67431" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
+    <w:p w14:paraId="29905B9C" w14:textId="33FB9841" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855FEE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding training criteria – Annex C </w:t>
       </w:r>
-      <w:r w:rsidRPr="00855FEE">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Back of the EYFS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22174A56" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="22174A56" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What it means:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you are the DSL, your training must cover:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728B96D6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-      <w:pPr>
+    <w:p w14:paraId="728B96D6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Types of abuse and early signs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70268886" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How to respond and refer concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11507564" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Safe working practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B448C8" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Local child protection procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D58F71F" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Online safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390D51A1" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
-[...164 lines deleted...]
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Frequency:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Every two years for DSL-level training.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F016082" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4F016082" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E03EF6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
+    <w:p w14:paraId="02E03EF6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you check training content against Annex C?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDC0DC6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
+    <w:p w14:paraId="6FDC0DC6" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you track compliance?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68095DCA" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
+    <w:p w14:paraId="68095DCA" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you include local updates?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5FFEB3" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4A5FFEB3" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E22EE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> I use a training matrix and review it quarterly.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="42C00CA8" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="0092173F" w:rsidRDefault="000667B6" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="79ED1BDF" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23DAECF1" w14:textId="24C22967" w:rsidR="007E22EE" w:rsidRPr="00855FEE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
+    <w:p w14:paraId="23DAECF1" w14:textId="24C22967" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855FEE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67431">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00855FEE" w:rsidRPr="00855FEE">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(3.8 -</w:t>
-[...23 lines deleted...]
-        </w:numPr>
+        <w:t>(3.8 - 3.9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C0950C" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E22EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What it means:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E22EE">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anyone working with you must know how to raise concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1722A961" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1722A961" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E22EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C8B4AC" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="007E22EE">
-      <w:pPr>
+    <w:p w14:paraId="27C8B4AC" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="46"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:t>How do you share your whistleblowing policy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C7FA6E" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:t>How do you make sure assistants know how to raise concerns?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DF46E5" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:t xml:space="preserve">How do you support them if they </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:t>whistleblow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAF9F79" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...88 lines deleted...]
-      <w:r w:rsidRPr="007E22EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E22EE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> My whistleblowing policy is shared during induction and assistants know they can contact LADO.</w:t>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> My whistleblowing policy is shared during </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>induction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and assistants know they can contact LADO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BAAC53" w14:textId="77777777" w:rsidR="00EF3F63" w:rsidRDefault="00EF3F63" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59C2E600" w14:textId="657DB7F2" w:rsidR="00B67431" w:rsidRDefault="00B67431" w:rsidP="00B67431">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00855FEE">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Safer recruitment (for assistants)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67431">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00855FEE" w:rsidRPr="00855FEE">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3.21</w:t>
       </w:r>
-      <w:r w:rsidR="00235268" w:rsidRPr="00855FEE">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidR="00235268" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00235268" w:rsidRPr="00235268">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Also refer to page 15</w:t>
       </w:r>
       <w:r w:rsidR="001525C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001525C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t>in this guidance document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A70B19" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+    <w:p w14:paraId="66A70B19" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What it means:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You must get references before anyone starts working with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3161A63C" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reflective prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3311B5" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="3161A63C" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you collect references for assistants?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643B1249" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0A3311B5" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What changes are needed to make sure you have references before they start?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493969F0" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you record this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA1F9D9" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I request two references and confirm receipt before agreeing a start date. I keep a simple checklist with dates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64116799" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00B67431">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FE7315" w14:textId="1D3DB9E6" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Child absence requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="643B1249" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:t>(3.12 – 3.13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41589F3C" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>What it means:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You need to follow up if a child is absent for a long time and keep emergency contacts up to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFDCA8D" w14:textId="69271F19" w:rsidR="00235268" w:rsidRPr="0092173F" w:rsidRDefault="00235268" w:rsidP="00235268">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="0092173F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>attendance-guidance-for-early-years-foundation-stage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for further information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE199F5" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Reflective prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDC520E" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="493969F0" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How do you monitor attendance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4494E9" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3AA1F9D9" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="007E22EE" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>What is your process for contacting families when a child is absent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1111A6D5" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-[...73 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How do you keep emergency contact details updated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D39FA57" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="00B67431" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67431">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>What it means:</w:t>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I check attendance daily and contact parents after two unexplained absences. Emergency contacts are reviewed termly</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67431">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> You need to follow up if a child is absent for a long time and keep emergency contacts up to date.</w:t>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1EA21E" w14:textId="77777777" w:rsidR="00855FEE" w:rsidRDefault="00855FEE" w:rsidP="00B67431">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2C8257" w14:textId="0AC03785" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safer eating </w:t>
+      </w:r>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>(3.63 – 3.70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB1F01B" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What it means:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A qualified paediatric first aider must always be present. Allergen plans should be kept up to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18553BCA" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reflective prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E37127" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you make sure a first aider is always present?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6878A48E" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How often do you review allergen plans?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774DCF0C" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you check assistants’ first aid training?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6911D8" w14:textId="18E82770" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I ensure I have valid paediatric first aid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and review allergen plans monthly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A971FB" w14:textId="77777777" w:rsidR="00F753D0" w:rsidRPr="00855FEE" w:rsidRDefault="00F753D0" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206CC7BA" w14:textId="44C40F93" w:rsidR="00B67431" w:rsidRPr="0092173F" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Children’s privacy during nappy changing considered within safeguarding context</w:t>
+      </w:r>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00235268">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">see </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="7FE199F5" w14:textId="77777777" w:rsidR="00B67431" w:rsidRPr="00B67431" w:rsidRDefault="00B67431" w:rsidP="00B67431">
+        <w:t>(3.86)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799A28E2" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>What it means:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Children’s privacy must be protected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1F6B7A" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Reflective prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126AE716" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How do you ensure privacy during nappy changes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A300093" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Are procedures consistent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E92C91E" w14:textId="77777777" w:rsidR="007E22EE" w:rsidRPr="0092173F" w:rsidRDefault="007E22EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How do you monitor compliance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303A42D7" w14:textId="0D7EB425" w:rsidR="007E22EE" w:rsidRPr="007E22EE" w:rsidRDefault="007E22EE" w:rsidP="00F753D0">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67431">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Reflective prompts:</w:t>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B67431">
+        <w:t xml:space="preserve"> I use a screened</w:t>
+      </w:r>
+      <w:r w:rsidR="0010707E" w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>How do you monitor attendance?</w:t>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>/ private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B67431">
+        <w:t xml:space="preserve"> area and </w:t>
+      </w:r>
+      <w:r w:rsidR="00855FEE" w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>What is your process for contacting families when a child is absent?</w:t>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>respect children’s privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="0010707E" w:rsidRPr="0092173F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-[...567 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> with regards to safeguarding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B82D585" w14:textId="77777777" w:rsidR="00B67431" w:rsidRDefault="00B67431" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E71E95C" w14:textId="6806D71A" w:rsidR="00C92664" w:rsidRPr="00B7324D" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="2E71E95C" w14:textId="6806D71A" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B7324D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Early </w:t>
       </w:r>
-      <w:r w:rsidR="00B7324D">
+      <w:r w:rsidR="00B7324D" w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7324D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>elp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631235E7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00B7324D" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
+    <w:p w14:paraId="631235E7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B7324D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How and when do you use </w:t>
       </w:r>
-      <w:r w:rsidR="005602DD" w:rsidRPr="00B7324D">
+      <w:r w:rsidR="005602DD" w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7324D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidR="005602DD" w:rsidRPr="00B7324D">
+      <w:r w:rsidR="005602DD" w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B7324D">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>elp?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192D3B3C" w14:textId="5F8A2799" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="192D3B3C" w14:textId="5F8A2799" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0092173F">
         <w:t>Bolton’s Framework for Action has clear thresholds for using Early Help processes e.g., An Early Help assessment is used to support the well-being of children and families.                          Effective Early Help may be delivered at any point in a child’s life; pre-birth onwards, about any issue which is impacting or could affect their development and well-being, including education, health, and safety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5745A105" w14:textId="2B1B6FA9" w:rsidR="00C92664" w:rsidRPr="00156A1E" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
+    <w:p w14:paraId="5745A105" w14:textId="2B1B6FA9" w:rsidR="00C92664" w:rsidRPr="0092173F" w:rsidRDefault="00C92664" w:rsidP="007F4C2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00156A1E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful link</w:t>
       </w:r>
-      <w:r w:rsidR="00156A1E" w:rsidRPr="00156A1E">
+      <w:r w:rsidR="00156A1E" w:rsidRPr="0092173F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00156A1E">
+      <w:r w:rsidRPr="0092173F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C8A339" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="008A6BB1" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="03C8A339" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="0092173F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00766FBA">
+        <w:r w:rsidRPr="0092173F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early help and working together – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A638421" w14:textId="114116AC" w:rsidR="00F649FE" w:rsidRDefault="00E92D2F" w:rsidP="00055E38">
+    <w:p w14:paraId="2A638421" w14:textId="114116AC" w:rsidR="00F649FE" w:rsidRPr="0092173F" w:rsidRDefault="00E92D2F" w:rsidP="00055E38">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="006204C5">
+        <w:r w:rsidRPr="0092173F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>framework-for-action-threshold-document (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30EFF03F" w14:textId="77777777" w:rsidR="00055E38" w:rsidRDefault="00055E38" w:rsidP="00055E38">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253F299D" w14:textId="46CFBBC6" w:rsidR="00C92664" w:rsidRPr="00DC1C64" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1C64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>The main categories of abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032C3BFD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00DC1C64" w:rsidRDefault="00C92664" w:rsidP="005A5180">
+    <w:p w14:paraId="032C3BFD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005A5180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1C64">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the main categories of abuse and how would you identify them? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5306051E" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="005A5180">
+    <w:p w14:paraId="5306051E" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005A5180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1C64">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3F63" w:rsidRPr="00DC1C64">
+      <w:r w:rsidR="00EF3F63" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>you and assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1C64">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> know the signs and indicators of abuse? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753567B" w14:textId="77777777" w:rsidR="007A44FC" w:rsidRDefault="007A44FC" w:rsidP="005A5180">
+    <w:p w14:paraId="1753567B" w14:textId="77777777" w:rsidR="007A44FC" w:rsidRPr="000E237E" w:rsidRDefault="007A44FC" w:rsidP="005A5180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="714BB35B" w14:textId="3DEB0433" w:rsidR="007A44FC" w:rsidRPr="0008488F" w:rsidRDefault="007A44FC" w:rsidP="007A44FC">
+    <w:p w14:paraId="714BB35B" w14:textId="3DEB0433" w:rsidR="007A44FC" w:rsidRPr="005B2034" w:rsidRDefault="007A44FC" w:rsidP="007A44FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0008488F">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B43FC7" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="00FA5DD6" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="60B43FC7" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="000E237E" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00FA5DD6">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>child-abuse-signs-and-indicators (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DFF92A7" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+    <w:p w14:paraId="7DFF92A7" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="000E237E" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007158EF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Signs and Indicators of Abuse</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Signs and Indicators of Abuse </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00FA5DD6">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50AA0DF3" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRPr="00FA5DD6" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="50AA0DF3" w14:textId="77777777" w:rsidR="00E92D2F" w:rsidRDefault="00E92D2F" w:rsidP="00E92D2F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting on neglect </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="00FA5DD6">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1E6C3C69" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000E237E" w:rsidRDefault="000667B6" w:rsidP="00E92D2F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="18A998E0" w14:textId="77777777" w:rsidR="0006273E" w:rsidRPr="006610B3" w:rsidRDefault="0006273E" w:rsidP="007C3091">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C19E629" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00DC1C64" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="4C19E629" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC1C64">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The procedure to follow </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="00DC1C64">
+      <w:r w:rsidR="00C92664" w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>if there is a child protection concern</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189FA22A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00094719">
+    <w:p w14:paraId="189FA22A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3C40">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What is the procedure you follow if you suspect a child in your care has been harmed/ abused?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1349D9AC" w14:textId="5C28EC3C" w:rsidR="00D034D3" w:rsidRPr="00227EBA" w:rsidRDefault="00D034D3" w:rsidP="00094719">
+    <w:p w14:paraId="1349D9AC" w14:textId="5C28EC3C" w:rsidR="00D034D3" w:rsidRPr="000E237E" w:rsidRDefault="00D034D3" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227EBA">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Refer to BSCP Framewor</w:t>
       </w:r>
-      <w:r w:rsidR="001427E3" w:rsidRPr="00227EBA">
+      <w:r w:rsidR="001427E3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="00A369CA" w:rsidRPr="00227EBA">
+      <w:r w:rsidR="00A369CA" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00227EBA">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>for Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EF2536" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="54EF2536" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will you contact?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75737543" w14:textId="4D7771C9" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="75737543" w14:textId="4D7771C9" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00A369CA" w:rsidRPr="00120357">
+      <w:r w:rsidR="00A369CA" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> when will you inform parents?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696673B6" w14:textId="1FFAEF76" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="696673B6" w14:textId="1FFAEF76" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you ensure the child is safe and support </w:t>
       </w:r>
-      <w:r w:rsidR="00333B15" w:rsidRPr="00120357">
+      <w:r w:rsidR="00333B15" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout the process?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A720E5F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="1A720E5F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How will you record your concerns? (</w:t>
       </w:r>
-      <w:r w:rsidR="00476301" w:rsidRPr="00120357">
+      <w:r w:rsidR="00476301" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: body map)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E12A7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="249E12A7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>How will you follow up your referral in writing and within what timescales?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3E56B9" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="5F3E56B9" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What happens after a child protection referral has been made?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7591F10A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="7591F10A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How will you maintain relationships with a family after a child protection referral?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD8F3CE" w14:textId="445DDCFB" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="7AD8F3CE" w14:textId="445DDCFB" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Where do you </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3F63" w:rsidRPr="00120357">
+      <w:r w:rsidR="00EF3F63" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="002220D3" w:rsidRPr="00120357">
+      <w:r w:rsidR="002220D3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eep</w:t>
       </w:r>
-      <w:r w:rsidR="001C59F0" w:rsidRPr="00120357">
+      <w:r w:rsidR="001C59F0" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0040625E" w:rsidRPr="00120357">
+      <w:r w:rsidR="0040625E" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002220D3" w:rsidRPr="00120357">
+      <w:r w:rsidR="002220D3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">display </w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the First </w:t>
       </w:r>
-      <w:r w:rsidR="00524E54" w:rsidRPr="00120357">
+      <w:r w:rsidR="00524E54" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> flowchart</w:t>
       </w:r>
-      <w:r w:rsidR="00272B2C">
+      <w:r w:rsidR="00272B2C" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the IFD contact details</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700E2AAE" w14:textId="0DA5DD0B" w:rsidR="00C92664" w:rsidRDefault="009176BA" w:rsidP="00C92664">
+    <w:p w14:paraId="700E2AAE" w14:textId="0DA5DD0B" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="009176BA" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009176BA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is your procedure when a child is absent from your setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207B7BC9" w14:textId="77777777" w:rsidR="009176BA" w:rsidRPr="00D33721" w:rsidRDefault="009176BA" w:rsidP="00C92664">
+    <w:p w14:paraId="207B7BC9" w14:textId="77777777" w:rsidR="009176BA" w:rsidRPr="000E237E" w:rsidRDefault="009176BA" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6A88575C" w14:textId="104F7B49" w:rsidR="00C92664" w:rsidRPr="0040625E" w:rsidRDefault="00C92664" w:rsidP="00094719">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A88575C" w14:textId="104F7B49" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00094719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0040625E">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful </w:t>
       </w:r>
-      <w:r w:rsidR="00F462AE" w:rsidRPr="0040625E">
+      <w:r w:rsidR="00F462AE" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Link</w:t>
       </w:r>
-      <w:r w:rsidR="00CE762E" w:rsidRPr="0040625E">
+      <w:r w:rsidR="00CE762E" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF98551" w14:textId="6DF50960" w:rsidR="00DF20B1" w:rsidRDefault="006932BA" w:rsidP="00094719">
+    <w:p w14:paraId="5CFB0C5E" w14:textId="77777777" w:rsidR="000E237E" w:rsidRDefault="006932BA" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk48211411"/>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CE762E" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="005062B3" w:rsidRPr="000E237E">
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE762E" w:rsidRPr="000E237E">
+        <w:t xml:space="preserve"> referral process guide can be found in the Framework for Action</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="000E237E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="31BE8E52" w14:textId="727C123E" w:rsidR="00BD4B58" w:rsidRDefault="00BD4B58" w:rsidP="00094719">
+    </w:p>
+    <w:p w14:paraId="31BE8E52" w14:textId="5030034A" w:rsidR="00BD4B58" w:rsidRPr="000E237E" w:rsidRDefault="00BD4B58" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00BD4B58">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Worried about a child - (</w:t>
         </w:r>
-        <w:r w:rsidR="00A95F46" w:rsidRPr="00BD4B58">
+        <w:r w:rsidR="00A95F46" w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Integrated</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BD4B58">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> front door) BSCP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FBB5B48" w14:textId="3083E51E" w:rsidR="00CE762E" w:rsidRDefault="00CE762E" w:rsidP="00094719">
+    <w:p w14:paraId="6FBB5B48" w14:textId="3083E51E" w:rsidR="00CE762E" w:rsidRPr="000E237E" w:rsidRDefault="00CE762E" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="006204C5">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>framework-for-action-threshold-document (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006204C5" w:rsidDel="006204C5">
+      <w:r w:rsidRPr="000E237E" w:rsidDel="006204C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32430D83" w14:textId="3EA5A800" w:rsidR="003716AA" w:rsidRDefault="003716AA" w:rsidP="00094719">
+    <w:p w14:paraId="32430D83" w14:textId="3EA5A800" w:rsidR="003716AA" w:rsidRPr="000E237E" w:rsidRDefault="003716AA" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="00911BB2">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Domestic abuse and safeguarding children – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08890F80" w14:textId="02E36CEB" w:rsidR="003716AA" w:rsidRPr="006B0E7E" w:rsidRDefault="00ED75E9" w:rsidP="00094719">
+    <w:p w14:paraId="08890F80" w14:textId="02E36CEB" w:rsidR="003716AA" w:rsidRDefault="00ED75E9" w:rsidP="00094719">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="00BC6318">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Child neglect – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="18DE8FFA" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="006B0E7E" w:rsidRDefault="000667B6" w:rsidP="00094719">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="361233BB" w14:textId="77777777" w:rsidR="00CE762E" w:rsidRPr="00CE762E" w:rsidRDefault="00CE762E" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="791D4697" w14:textId="555FDF5E" w:rsidR="00C92664" w:rsidRPr="00921D54" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="791D4697" w14:textId="555FDF5E" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00921D54">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Disclosures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732A1533" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What rights do children have?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307C3998" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7618,1270 +7739,1287 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you support children who have shared information with you about abuse or neglect?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7431594B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What messages do you give to them?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243B7FCB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="243B7FCB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00120357">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you support them after they have disclosed to you?</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="768E1664" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="00120357" w:rsidRDefault="000667B6" w:rsidP="00120357">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="19A257CE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00476301" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040F3123" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00921D54" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="040F3123" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00921D54">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Record keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DCC123" w14:textId="7A700442" w:rsidR="00C92664" w:rsidRPr="00DC5444" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="55DCC123" w14:textId="7A700442" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5444">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to GDPR Guidelines and your Policy </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5444" w:rsidRPr="00DC5444">
+      <w:r w:rsidR="00DC5444" w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC5444">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA491D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="10EA491D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What written records do you make and who has access to them?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07039882" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="07039882" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Where do you keep your safeguarding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>records?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFE64D5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="2FFE64D5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What written information will you pass on to other settings when the child leaves you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6EFC4C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="4D6EFC4C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How long will you keep your records? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A3AE1A" w14:textId="77777777" w:rsidR="0059685E" w:rsidRDefault="0059685E" w:rsidP="0059685E">
+    <w:p w14:paraId="13A3AE1A" w14:textId="77777777" w:rsidR="0059685E" w:rsidRPr="000E237E" w:rsidRDefault="0059685E" w:rsidP="0059685E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6406A05A" w14:textId="71242B72" w:rsidR="0059685E" w:rsidRPr="0092305A" w:rsidRDefault="0059685E" w:rsidP="0059685E">
+    <w:p w14:paraId="6406A05A" w14:textId="71242B72" w:rsidR="0059685E" w:rsidRPr="005B2034" w:rsidRDefault="0059685E" w:rsidP="0059685E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful links </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C49A77" w14:textId="77777777" w:rsidR="00223150" w:rsidRPr="008B493E" w:rsidRDefault="00223150" w:rsidP="00223150">
+    <w:p w14:paraId="73C49A77" w14:textId="77777777" w:rsidR="00223150" w:rsidRPr="000E237E" w:rsidRDefault="00223150" w:rsidP="00223150">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId57" w:anchor=":~:text=Skip%20contents-,Contents,access%2C%20loss%2C%20destruction%20or%20damage" w:history="1">
-        <w:r w:rsidRPr="008B493E">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Data protection: The UK's data protection legislation - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5866BC6B" w14:textId="77777777" w:rsidR="00223150" w:rsidRPr="004831AB" w:rsidRDefault="00223150" w:rsidP="00223150">
+    <w:p w14:paraId="5866BC6B" w14:textId="77777777" w:rsidR="00223150" w:rsidRDefault="00223150" w:rsidP="00223150">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="008B493E">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Freedom of Information Act 2000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="175BA997" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000E237E" w:rsidRDefault="000667B6" w:rsidP="00223150">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="094B010B" w14:textId="77777777" w:rsidR="007D7D1D" w:rsidRPr="00120357" w:rsidRDefault="007D7D1D" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4A080C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="003F717D" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="4A4A080C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F717D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15238B6E" w14:textId="47A987DB" w:rsidR="00C92664" w:rsidRPr="006342CF" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="15238B6E" w14:textId="47A987DB" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006342CF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to GDPR Guidelines and your Policy </w:t>
       </w:r>
-      <w:r w:rsidR="006342CF" w:rsidRPr="006342CF">
+      <w:r w:rsidR="006342CF" w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="006342CF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AC68E1" w14:textId="71BD0D82" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00120357">
+    <w:p w14:paraId="77AC68E1" w14:textId="71BD0D82" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE734B">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How will you maintain confidentiality and share information on a ‘need to know’ basis? (See pages 5 and 6 Framework for Action)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559A8BF6" w14:textId="3AC6CCD2" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="559A8BF6" w14:textId="3AC6CCD2" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will you share information with?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F84319" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00120357" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="24F84319" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Which other organisations do you work with?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6332CAAE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00120357">
+    <w:p w14:paraId="6332CAAE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00120357">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Are you registered with the Information Commissioners Office (ICO)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFE68F7" w14:textId="77777777" w:rsidR="00D9773E" w:rsidRPr="00D9773E" w:rsidRDefault="00D9773E" w:rsidP="00120357">
+    <w:p w14:paraId="1AFE68F7" w14:textId="77777777" w:rsidR="00D9773E" w:rsidRPr="000E237E" w:rsidRDefault="00D9773E" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A73FECF" w14:textId="7E81179B" w:rsidR="00D9773E" w:rsidRDefault="00D9773E" w:rsidP="00120357">
+    <w:p w14:paraId="7A73FECF" w14:textId="7E81179B" w:rsidR="00D9773E" w:rsidRPr="005B2034" w:rsidRDefault="00D9773E" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful Links </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1583C2E9" w14:textId="7AD93471" w:rsidR="0015472C" w:rsidRPr="00D9773E" w:rsidRDefault="0015472C" w:rsidP="00120357">
+    <w:p w14:paraId="1583C2E9" w14:textId="7AD93471" w:rsidR="0015472C" w:rsidRDefault="0015472C" w:rsidP="00120357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="00C90ABC">
-[...134 lines deleted...]
-        <w:r w:rsidRPr="002D5987">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>DfE non statutory information sharing advice for practitioners providing safeguarding services for children, young people,</w:t>
+          <w:t>Information Commissioner's Office</w:t>
         </w:r>
-        <w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B7BDF98" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000E237E" w:rsidRDefault="000667B6" w:rsidP="00120357">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9662AF" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005E2270" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A549583" w14:textId="3F890E6B" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sharing information with parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B003FA" w14:textId="63D4E3DE" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do you share your safeguarding policy with parents/carers and how often do you do this? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DF504F" w14:textId="318B5B0F" w:rsidR="00120357" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00120357">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Where do you display Safeguarding Information for parents?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F1D764" w14:textId="77777777" w:rsidR="006F497D" w:rsidRPr="000E237E" w:rsidRDefault="006F497D" w:rsidP="00AD63ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6610F5" w14:textId="08F33945" w:rsidR="00013CD7" w:rsidRPr="005B2034" w:rsidRDefault="00B350D0" w:rsidP="00AD63ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Useful L</w:t>
+      </w:r>
+      <w:r w:rsidR="00647D81" w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C59B10E" w14:textId="330A4ABC" w:rsidR="00647D81" w:rsidRDefault="00647D81" w:rsidP="00AD63ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>parents and carers</w:t>
+          <w:t>DfE non statutory information sharing advice for practitioners providing safeguarding services for children, young people, parents and carers</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58AF11EC" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000E237E" w:rsidRDefault="000667B6" w:rsidP="00AD63ED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00BF995B" w14:textId="77777777" w:rsidR="00AD63ED" w:rsidRPr="00AD63ED" w:rsidRDefault="00AD63ED" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02CD46BC" w14:textId="3A76F5C7" w:rsidR="00C92664" w:rsidRPr="002A2853" w:rsidRDefault="002B75FF" w:rsidP="00990703">
+    <w:p w14:paraId="02CD46BC" w14:textId="3A76F5C7" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="002B75FF" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A2853">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Prevent Duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181F5CE0" w14:textId="3E2E5942" w:rsidR="00C92664" w:rsidRPr="00AD63ED" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
+    <w:p w14:paraId="181F5CE0" w14:textId="3E2E5942" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is The Prevent Duty 20</w:t>
       </w:r>
-      <w:r w:rsidR="00EE734B">
+      <w:r w:rsidR="00EE734B" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00647D81">
+      <w:r w:rsidR="00647D81" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="008D7C09" w:rsidRPr="00AD63ED">
+      <w:r w:rsidR="008D7C09" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063AAC8C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
+    <w:p w14:paraId="063AAC8C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from radicalisation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B882BD" w14:textId="04C59AED" w:rsidR="00EE734B" w:rsidRPr="00AD63ED" w:rsidRDefault="00EE734B" w:rsidP="00AD63ED">
+    <w:p w14:paraId="34B882BD" w14:textId="04C59AED" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Have you done a risk assessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FA3B4F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00AD63ED" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
+    <w:p w14:paraId="13FA3B4F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C209A0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00AD63ED" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
+    <w:p w14:paraId="01C209A0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do y</w:t>
       </w:r>
-      <w:r w:rsidR="00274973" w:rsidRPr="00AD63ED">
+      <w:r w:rsidR="00274973" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ou and any assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF7F8A3" w14:textId="77777777" w:rsidR="00274973" w:rsidRPr="00AD63ED" w:rsidRDefault="00274973" w:rsidP="00AD63ED">
+    <w:p w14:paraId="0BF7F8A3" w14:textId="77777777" w:rsidR="00274973" w:rsidRPr="000E237E" w:rsidRDefault="00274973" w:rsidP="00AD63ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD63ED">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What training have you undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B12264A" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00C92664">
+    <w:p w14:paraId="3B12264A" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk526762186"/>
     </w:p>
-    <w:p w14:paraId="79A81CFA" w14:textId="13A658A9" w:rsidR="00C92664" w:rsidRPr="00A92778" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="79A81CFA" w14:textId="13A658A9" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A92778">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00A92778" w:rsidRPr="00A92778">
+      <w:r w:rsidR="00A92778" w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140AD805" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
+    <w:p w14:paraId="140AD805" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidRPr="002D2FE9">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://greatermanchesterscb.proceduresonline.com/chapters/p_sg_vio_ext.html?zoom_highlight=Prevent</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F0DE392" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="00AC0CE2" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
+    <w:p w14:paraId="7F0DE392" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidRPr="00AC0CE2">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prevent duty guidance: England and Wales (2023) - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52E05B3D" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="00C83905" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
+    <w:p w14:paraId="52E05B3D" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00AC0CE2">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prevent duty: risk assessment templates - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04190F1A" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
+    <w:p w14:paraId="04190F1A" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="000E237E" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="002D2FE9">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002A2B57">
+      <w:r w:rsidRPr="000E237E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5065070D" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRPr="00926D73" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
+    <w:p w14:paraId="5065070D" w14:textId="77777777" w:rsidR="00EE734B" w:rsidRDefault="00EE734B" w:rsidP="00EE734B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1">
-        <w:r w:rsidRPr="00D67A7C">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonstartwell.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="4E8DFB27" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="00926D73" w:rsidRDefault="000667B6" w:rsidP="00EE734B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3100A5BD" w14:textId="77777777" w:rsidR="001E220A" w:rsidRPr="005731E8" w:rsidRDefault="001E220A" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="0133CF0A" w14:textId="7C827D31" w:rsidR="00C92664" w:rsidRPr="00666713" w:rsidRDefault="00990703" w:rsidP="00990703">
+    <w:p w14:paraId="0133CF0A" w14:textId="7C827D31" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00666713">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Female genital mutilation (</w:t>
       </w:r>
-      <w:r w:rsidR="00F4017E" w:rsidRPr="00666713">
+      <w:r w:rsidR="00F4017E" w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>FGM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00666713">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9A6968" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
+    <w:p w14:paraId="3B9A6968" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is FGM?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCA8C28" w14:textId="02E074BC" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
+    <w:p w14:paraId="2DCA8C28" w14:textId="02E074BC" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Female Genital Mutilation (FGM 20</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7B53">
+      <w:r w:rsidR="00DF7B53" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6FA383" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
+    <w:p w14:paraId="4E6FA383" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE0AF49" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
+    <w:p w14:paraId="2BE0AF49" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you</w:t>
       </w:r>
-      <w:r w:rsidR="00274973" w:rsidRPr="005C0ABF">
+      <w:r w:rsidR="00274973" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and your assistants </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B13D10" w14:textId="0BE8CC88" w:rsidR="00C92664" w:rsidRPr="005C0ABF" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
+    <w:p w14:paraId="65B13D10" w14:textId="0BE8CC88" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="005C0ABF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What training have you undertaken for FGM 20</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7B53">
+      <w:r w:rsidR="00DF7B53" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0ABF">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6438E074" w14:textId="77777777" w:rsidR="000171CA" w:rsidRPr="00A92778" w:rsidRDefault="000171CA" w:rsidP="000171CA">
+    <w:p w14:paraId="5A4DF747" w14:textId="77777777" w:rsidR="00103AA1" w:rsidRPr="000E237E" w:rsidRDefault="00103AA1" w:rsidP="005C0ABF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6438E074" w14:textId="77777777" w:rsidR="000171CA" w:rsidRPr="005B2034" w:rsidRDefault="000171CA" w:rsidP="000171CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A92778">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CD4946" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
+    <w:p w14:paraId="34CD4946" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="000E237E" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
-        <w:r w:rsidRPr="00361CD5">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>Female Genital Mutilation Multi-Agency Protocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4280C81D" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
+    <w:p w14:paraId="4280C81D" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="000E237E" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId67" w:history="1">
-        <w:r w:rsidRPr="00361CD5">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Hlk57982048"/>
-    <w:p w14:paraId="6189D786" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
+    <w:p w14:paraId="6189D786" w14:textId="77777777" w:rsidR="00361CD5" w:rsidRPr="000E237E" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="000E237E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00361CD5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.uk/government/collections/female-genital-mutilation" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="000E237E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00361CD5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>https://www.gov.uk/government/collections/female-genital-mutilation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="000E237E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00361CD5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED1BD4" w14:textId="001E2B77" w:rsidR="00CF4EAB" w:rsidRPr="00361CD5" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
+    <w:p w14:paraId="78ED1BD4" w14:textId="001E2B77" w:rsidR="00CF4EAB" w:rsidRDefault="00361CD5" w:rsidP="00361CD5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidRPr="00361CD5">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="7E0F643F" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="000E237E" w:rsidRDefault="000667B6" w:rsidP="00361CD5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="396EA065" w14:textId="77777777" w:rsidR="00DE1C47" w:rsidRPr="00361CD5" w:rsidRDefault="00DE1C47" w:rsidP="00DE1C47">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE02229" w14:textId="1C33C866" w:rsidR="002D7984" w:rsidRPr="00C51EE1" w:rsidRDefault="002D7984" w:rsidP="00990703">
+    <w:p w14:paraId="5BE02229" w14:textId="1C33C866" w:rsidR="002D7984" w:rsidRPr="000E237E" w:rsidRDefault="002D7984" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C51EE1">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Child sexual exploitation (CSE) and Contextual Safeguarding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD3C134" w14:textId="77777777" w:rsidR="00440874" w:rsidRPr="005C0ABF" w:rsidRDefault="00440874" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is sexual exploitation?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3481CE4A" w14:textId="614C0C57" w:rsidR="00EC1DE8" w:rsidRPr="000120C8" w:rsidRDefault="00440874" w:rsidP="00EC1DE8">
@@ -8986,309 +9124,314 @@
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E7DB01" w14:textId="77777777" w:rsidR="00440874" w:rsidRPr="005C0ABF" w:rsidRDefault="00440874" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Do all staff understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C961CB" w14:textId="566EF53B" w:rsidR="00440874" w:rsidRPr="005C0ABF" w:rsidRDefault="00440874" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What training have </w:t>
       </w:r>
       <w:r w:rsidR="00DF7B53">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">you or </w:t>
       </w:r>
       <w:r w:rsidRPr="005C0ABF">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your staff undertaken?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69765CED" w14:textId="77777777" w:rsidR="001C6FE5" w:rsidRPr="005E2270" w:rsidRDefault="001C6FE5" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD7D8B2" w14:textId="51CB6A13" w:rsidR="00C92664" w:rsidRPr="00D74479" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="7CD7D8B2" w14:textId="51CB6A13" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D74479">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="000173BD" w:rsidRPr="00D74479">
+      <w:r w:rsidR="000173BD" w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A182C5" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="72A182C5" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00EF5C65">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Working together to safeguard children - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF5C65">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5C65">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3922AD0A" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="3922AD0A" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="003F4AAD">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Safeguarding Children and Young People Abused Through..</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(CSE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00C97976">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02551AA6" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="02551AA6" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00A3690E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itsnotokay.co.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A70A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidRPr="009A70A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EC06C2" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="15EC06C2" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="009A70A0">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Harmful Sexual Behaviours Presented by Children and Young...</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A70A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACBF9A7" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="1ACBF9A7" w14:textId="77777777" w:rsidR="00E47E64" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:anchor="heading-top" w:history="1">
         <w:r w:rsidRPr="00A3690E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour#heading-top</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A70A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
@@ -9298,3743 +9441,3717 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=cS4-Fpm6OFM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A70A0">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0D6FE7" w14:textId="1E35367D" w:rsidR="00CF4EAB" w:rsidRDefault="00E47E64" w:rsidP="00E47E64">
+    <w:p w14:paraId="3E0D6FE7" w14:textId="1E35367D" w:rsidR="00CF4EAB" w:rsidRDefault="00E47E64" w:rsidP="000E237E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId76" w:anchor="skip-to-content" w:history="1">
         <w:r w:rsidRPr="009A70A0">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Safeguarding children from Black, Asian and minoritised ethnic communities | NSPCC Learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="339E2363" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E28B9B2" w14:textId="209FF59C" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="1E28B9B2" w14:textId="209FF59C" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk220403028"/>
-      <w:r w:rsidRPr="008207F0">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B68B450" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="00A17884" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="1B68B450" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Definition of Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADA21F4" w14:textId="1C1D2ED7" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="1ADA21F4" w14:textId="1C1D2ED7" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">All grown-ups everywhere have a duty to uphold Article 27 of the UN Convention on the Rights of the Child (1989): the right of every child to a standard of living adequate for the child’s physical, mental, spiritual, </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3" w:rsidRPr="00A17884">
+      <w:r w:rsidR="005062B3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>moral,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and social development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D554CA8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="3D554CA8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk158716903"/>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What is neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6A99A8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="0C6A99A8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70958697" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="70958697" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359306A" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="3359306A" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff understand Neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA31929" w14:textId="74068F54" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="53C63B12" w14:textId="7C144EA8" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What Training </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3">
+      <w:r w:rsidR="005062B3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> the staff undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C63B12" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="627FEB43" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627FEB43" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="3C4A6763" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="005B2034" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3C4A6763" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful Links </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6D255F" w14:textId="4FBD11FF" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0D6D255F" w14:textId="4FBD11FF" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The statutory definition of neglect is laid out in: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A18E32" w14:textId="15B56B70" w:rsidR="007A727F" w:rsidRPr="000E237E" w:rsidRDefault="007A727F" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidRPr="00EF5C65">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Working together to safeguard children - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A199A">
+      <w:r w:rsidR="009A199A" w:rsidRPr="000E237E">
         <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3F7046" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="001A070E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="2F3F7046" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidRPr="001A070E">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>acting-on-neglect-a-local-resource-pack-2022 (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FC30133" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3386B1E8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="3386B1E8" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Domestic Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5163E786" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="5163E786" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What is Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B5DC25" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="00B5DC25" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCB3076" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="5BCB3076" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0F017A" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="1D0F017A" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff understand Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B865C2" w14:textId="5D5AD8AA" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="63B865C2" w14:textId="5D5AD8AA" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What Training </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3">
+      <w:r w:rsidR="005062B3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> the staff undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3424A569" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="3424A569" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CEA7021" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="7CEA7021" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="005B2034" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful Links </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DC8AAA" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="00493FAE" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="48DC8AAA" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId79" w:history="1">
-        <w:r w:rsidRPr="00493FAE">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>bolton-domestic-abuse-handbook-2017 (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FC06C28" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="4FC06C28" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId80" w:history="1">
-        <w:r w:rsidRPr="00493FAE">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Domestic Violence Training • NCDV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E76D018" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="747E1054" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36540026" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="36540026" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Safeguarding Issues </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F967923" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="4F967923" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What are the safeguarding concerns within you communities/ locality?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB20A8E" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="008207F0" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+    <w:p w14:paraId="5AB20A8E" w14:textId="77777777" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008207F0">
-[...13 lines deleted...]
-    <w:p w14:paraId="154A8E97" w14:textId="5A7CDB7E" w:rsidR="00CF4EAB" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>How do you find out about your local issues?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154A8E97" w14:textId="49E03C6D" w:rsidR="00CF4EAB" w:rsidRPr="000E237E" w:rsidRDefault="00CF4EAB" w:rsidP="00CF4EAB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00235121">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eg: local police officer, news, community leaders, local intelligence </w:t>
+        <w:t>Eg: local police officer, news, community leaders, local intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="000E237E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4136CEBB" w14:textId="77777777" w:rsidR="00334A8A" w:rsidRDefault="00334A8A" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="7EC6AE93" w14:textId="7F4E475F" w:rsidR="008F79A1" w:rsidRPr="00700CB7" w:rsidRDefault="0072736B" w:rsidP="00990703">
+    <w:p w14:paraId="7EC6AE93" w14:textId="7F4E475F" w:rsidR="008F79A1" w:rsidRPr="000E237E" w:rsidRDefault="0072736B" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700CB7">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Managing Professional Allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A10ABBD" w14:textId="209F64CA" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
+    <w:p w14:paraId="5A10ABBD" w14:textId="209F64CA" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you manage allegations </w:t>
       </w:r>
-      <w:r w:rsidR="001C6FE5" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>against</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00274973" w:rsidRPr="004C6080">
+      <w:r w:rsidR="00274973" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>yourself</w:t>
       </w:r>
-      <w:r w:rsidR="000528D9" w:rsidRPr="004C6080">
+      <w:r w:rsidR="000528D9" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003A4B15" w:rsidRPr="004C6080">
+      <w:r w:rsidR="003A4B15" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00274973" w:rsidRPr="004C6080">
+      <w:r w:rsidR="00274973" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistant or a member of your household</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9962BA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
+    <w:p w14:paraId="4C9962BA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What are your procedures following an allegatio</w:t>
       </w:r>
-      <w:r w:rsidR="00274973" w:rsidRPr="004C6080">
+      <w:r w:rsidR="00274973" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D5715" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
+    <w:p w14:paraId="336D5715" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who would you inform?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B28E7C" w14:textId="1EEDA564" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
+    <w:p w14:paraId="04B28E7C" w14:textId="1EEDA564" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the criteria for referral to Local Authority Designated </w:t>
       </w:r>
-      <w:r w:rsidR="001E2DFB" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001E2DFB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fficer (LADO)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5110D3F5" w14:textId="19521995" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="004C6080">
+    <w:p w14:paraId="5110D3F5" w14:textId="19521995" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="004C6080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is this a complaint</w:t>
       </w:r>
-      <w:r w:rsidR="001E2DFB" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001E2DFB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a practice</w:t>
       </w:r>
-      <w:r w:rsidR="001E2DFB" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001E2DFB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>compliance issue or an allegation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA03E97" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="0DA03E97" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Does this appear to meet the criteria for an </w:t>
       </w:r>
-      <w:r w:rsidR="001C6FE5" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>allegation</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? If </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="004C6080">
+      <w:r w:rsidR="000426B2" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> what action will be taken</w:t>
       </w:r>
-      <w:r w:rsidR="001C6FE5" w:rsidRPr="004C6080">
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578DDF80" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004C6080" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="578DDF80" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6080">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you record allegations and the action taken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B153180" w14:textId="5911D426" w:rsidR="009E12DC" w:rsidRPr="00E74C1B" w:rsidRDefault="009E12DC" w:rsidP="009E12DC">
+    <w:p w14:paraId="3B153180" w14:textId="5911D426" w:rsidR="009E12DC" w:rsidRPr="000E237E" w:rsidRDefault="009E12DC" w:rsidP="009E12DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E77D50">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to Managing Professional Allegations Local Authority Designated Officer (LADO) ‘First Steps flowchart: </w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E77D50">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>lado</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E77D50">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>-first-steps</w:t>
+          <w:t>-</w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="000E237E">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>first-steps</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E77D50">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Referrals need to be done on the portal </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
-        <w:r w:rsidR="00FE3237" w:rsidRPr="0099726E">
+        <w:r w:rsidR="00FE3237" w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>referral</w:t>
         </w:r>
-        <w:r w:rsidRPr="0099726E">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> link</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7A70B6" w14:textId="3569B65E" w:rsidR="00DB7F8D" w:rsidRPr="009E12DC" w:rsidRDefault="009E12DC" w:rsidP="009E12DC">
+    <w:p w14:paraId="7A7A70B6" w14:textId="3569B65E" w:rsidR="00DB7F8D" w:rsidRPr="000E237E" w:rsidRDefault="009E12DC" w:rsidP="009E12DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:t xml:space="preserve">and you might want to use the optional </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12DC">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Tracking Form for your records – this is for setting use only   Refer to Appendix B</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12DC">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00282FA7" w:rsidRPr="009E12DC">
+      <w:r w:rsidR="00282FA7" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32258567" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="32258567" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How will you ensure that the child concerned is safeguarded?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647B8D4B" w14:textId="767158BD" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="647B8D4B" w14:textId="767158BD" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How will you support</w:t>
       </w:r>
-      <w:r w:rsidR="0046756D">
+      <w:r w:rsidR="0046756D" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E85E05" w14:textId="26716FC7" w:rsidR="00C92664" w:rsidRPr="002E50C7" w:rsidRDefault="00376F43" w:rsidP="00CB209E">
+    <w:p w14:paraId="72E85E05" w14:textId="26716FC7" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00376F43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="002E50C7">
+      <w:r w:rsidR="00C92664" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>he child</w:t>
       </w:r>
-      <w:r w:rsidR="00CB209E">
+      <w:r w:rsidR="00CB209E" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576BD59C" w14:textId="0A747730" w:rsidR="00C92664" w:rsidRPr="002E50C7" w:rsidRDefault="00376F43" w:rsidP="00CB209E">
+    <w:p w14:paraId="576BD59C" w14:textId="0A747730" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00376F43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="002E50C7">
+      <w:r w:rsidR="00C92664" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>he family</w:t>
       </w:r>
-      <w:r w:rsidR="00CB209E">
+      <w:r w:rsidR="00CB209E" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEE9BCF" w14:textId="5F99A529" w:rsidR="00C92664" w:rsidRPr="002E50C7" w:rsidRDefault="00376F43" w:rsidP="00CB209E">
+    <w:p w14:paraId="5EEE9BCF" w14:textId="5F99A529" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00376F43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="002E50C7">
+      <w:r w:rsidR="00C92664" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>he person against whom the allegation has been made</w:t>
       </w:r>
-      <w:r w:rsidR="00CB209E">
+      <w:r w:rsidR="00CB209E" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DC41C0" w14:textId="6E801A7E" w:rsidR="00C92664" w:rsidRPr="002E50C7" w:rsidRDefault="00376F43" w:rsidP="00CB209E">
+    <w:p w14:paraId="02DC41C0" w14:textId="6E801A7E" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00376F43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="002E50C7">
+      <w:r w:rsidR="00C92664" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="002E50C7">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r w:rsidR="00564BA9">
+      <w:r w:rsidR="00564BA9" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D3054A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="56D3054A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What happens after you have reported your concerns to the LADO?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787EDDF8" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="787EDDF8" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do all </w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="00CB209E">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB209E">
-[...8 lines deleted...]
-    <w:p w14:paraId="36166E20" w14:textId="008B62F6" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> know they can contact the LADO directly if they are not confident the correct action has been taken or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they feel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unable to talk to the designated safeguarding lead?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36166E20" w14:textId="008B62F6" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="00CB209E">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> aware of the Whistleblowing Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00D90838" w:rsidRPr="00CB209E">
+      <w:r w:rsidR="00D90838" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> so they are confident to raise concerns?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158BA55C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00CB209E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
+    <w:p w14:paraId="158BA55C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00CB209E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="00CB209E">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB209E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and parents know the Ofsted number and is the poster on display?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295364D5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="295364D5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DE7DA21" w14:textId="507D7D23" w:rsidR="00CA07D7" w:rsidRPr="00B81538" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE7DA21" w14:textId="507D7D23" w:rsidR="00CA07D7" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B81538">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00B81538" w:rsidRPr="00B81538">
+      <w:r w:rsidR="00B81538" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773945ED" w14:textId="77777777" w:rsidR="00CA07D7" w:rsidRDefault="00CA07D7" w:rsidP="006F367C">
+    <w:p w14:paraId="773945ED" w14:textId="77777777" w:rsidR="00CA07D7" w:rsidRPr="000E237E" w:rsidRDefault="00CA07D7" w:rsidP="006F367C">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="5FC2ABF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The ‘LADO First Steps’ flow chart </w:t>
       </w:r>
       <w:hyperlink r:id="rId83" w:history="1">
-        <w:r w:rsidRPr="5FC2ABF8">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>LINK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00583BE5" w14:textId="77777777" w:rsidR="00A0029B" w:rsidRDefault="00A0029B" w:rsidP="00A0029B">
+    <w:p w14:paraId="00583BE5" w14:textId="77777777" w:rsidR="00A0029B" w:rsidRPr="000E237E" w:rsidRDefault="00A0029B" w:rsidP="00A0029B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidRPr="00FB7562">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Managing Professional Allegations – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53FE6641" w14:textId="77777777" w:rsidR="00A0029B" w:rsidRPr="005D0D2C" w:rsidRDefault="00A0029B" w:rsidP="00A0029B">
+    <w:p w14:paraId="53FE6641" w14:textId="77777777" w:rsidR="00A0029B" w:rsidRPr="000E237E" w:rsidRDefault="00A0029B" w:rsidP="00A0029B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId85" w:history="1">
-        <w:r w:rsidRPr="005D0D2C">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D0D2C">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A5AFF1" w14:textId="77777777" w:rsidR="00A0029B" w:rsidRDefault="00A0029B" w:rsidP="00A0029B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidRPr="00D301AB">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>things-to-think-about (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4076326B" w14:textId="77777777" w:rsidR="00D25DFE" w:rsidRPr="00D25DFE" w:rsidRDefault="00D25DFE" w:rsidP="00990703">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="444BFB41" w14:textId="5BED88D9" w:rsidR="00C92664" w:rsidRPr="00087888" w:rsidRDefault="00990703" w:rsidP="00A70B98">
+    <w:p w14:paraId="444BFB41" w14:textId="5BED88D9" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00990703" w:rsidP="00A70B98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7C24">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Safer recruitment</w:t>
       </w:r>
-      <w:r w:rsidR="00087888">
+      <w:r w:rsidR="00087888" w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00087888" w:rsidRPr="00087888">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00087888" w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(EYFS 3.2</w:t>
       </w:r>
-      <w:r w:rsidR="005E5A45">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="005E5A45" w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F2D105" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00D04634" w:rsidRDefault="00C92664" w:rsidP="00D04634">
+    <w:p w14:paraId="31F2D105" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00D04634">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04634">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you ensure that a</w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="00D04634">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ny assistants </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D04634">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are recruited safely?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B496F94" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00D04634">
+    <w:p w14:paraId="4B496F94" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00D04634">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04634">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you record your safer recruitment process?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145D36FC" w14:textId="028CDBCF" w:rsidR="001442C6" w:rsidRPr="00D04634" w:rsidRDefault="001442C6" w:rsidP="00283910">
+    <w:p w14:paraId="145D36FC" w14:textId="028CDBCF" w:rsidR="001442C6" w:rsidRPr="000E237E" w:rsidRDefault="001442C6" w:rsidP="00283910">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="000E237E">
         <w:t xml:space="preserve">e.g., </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">During the recruitment process </w:t>
       </w:r>
-      <w:r w:rsidR="00B23335">
+      <w:r w:rsidR="00B23335" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>record information about</w:t>
       </w:r>
-      <w:r w:rsidR="00B23335">
+      <w:r w:rsidR="00B23335" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3">
+      <w:r w:rsidR="005062B3" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>assistants’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> qualifications, identity checks and vetting processes that have been completed (including DBS reference number, the date obtained and details of who obtained it)</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> qualifications, identity checks and vetting processes that have been completed (including DBS reference number, the date obtained and details of who obtained it).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D99E875" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What systems do you have in place?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24779E6E" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is your induction process effective?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C05B835" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is your checking process for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parents/ visitors/ contractors etc. coming into the setting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22787F5B" w14:textId="643B637E" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What level of check is carried out? </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2270" w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff/ volunteers</w:t>
+      </w:r>
+      <w:r w:rsidR="00111112" w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...112 lines deleted...]
-      <w:r w:rsidRPr="00F43981">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BA7F15" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="03BA7F15" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C93A073" w14:textId="0A891211" w:rsidR="00185D7B" w:rsidRDefault="00C92664" w:rsidP="00185D7B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C93A073" w14:textId="0A891211" w:rsidR="00185D7B" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00185D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="2112"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C2412F">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70627028" w14:textId="609B2C06" w:rsidR="00081065" w:rsidRPr="00E87F21" w:rsidRDefault="00081065" w:rsidP="00185D7B">
+    <w:p w14:paraId="70627028" w14:textId="609B2C06" w:rsidR="00081065" w:rsidRPr="000E237E" w:rsidRDefault="00081065" w:rsidP="00185D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="2112"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidRPr="00E87F21">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years foundation stage statutory framework for childminders</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E87F21">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00087888">
+      <w:r w:rsidR="00087888" w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191CF69C" w14:textId="26C06DD9" w:rsidR="00E87F21" w:rsidRPr="00F43981" w:rsidRDefault="00185D7B" w:rsidP="00F43981">
+    <w:p w14:paraId="191CF69C" w14:textId="26C06DD9" w:rsidR="00E87F21" w:rsidRPr="000E237E" w:rsidRDefault="00185D7B" w:rsidP="00F43981">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidRPr="00F43981">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/dbs-check-requests-guidance-for-employers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49040DA9" w14:textId="77777777" w:rsidR="00185D7B" w:rsidRPr="00F43981" w:rsidRDefault="00185D7B" w:rsidP="00F43981">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId89" w:history="1">
-        <w:r w:rsidRPr="00F43981">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13EC6BEB" w14:textId="77777777" w:rsidR="00A1107E" w:rsidRDefault="00A1107E" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF4C20D" w14:textId="68E086C6" w:rsidR="00181CEA" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="6FF4C20D" w14:textId="68E086C6" w:rsidR="00181CEA" w:rsidRPr="000E237E" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5114">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ongoing suitability of staff </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307FB48D" w14:textId="6DC9CBBB" w:rsidR="00087888" w:rsidRPr="004522E7" w:rsidRDefault="00087888" w:rsidP="00087888">
+    <w:p w14:paraId="307FB48D" w14:textId="6DC9CBBB" w:rsidR="00087888" w:rsidRPr="000E237E" w:rsidRDefault="00087888" w:rsidP="00087888">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004522E7">
-[...13 lines deleted...]
-      <w:r w:rsidR="005E5A45">
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(EYFS 3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5A45" w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 3.</w:t>
       </w:r>
-      <w:r w:rsidR="005E5A45">
+      <w:r w:rsidR="005E5A45" w:rsidRPr="000E237E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="7F5838C5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
+      <w:r w:rsidRPr="000E237E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) will help you review/write this section)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5838C5" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00F43981">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00870DDD">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What procedure do you have in place to ensure the ongoing suitability of ALL</w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB" w:rsidRPr="00870DDD">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
-      <w:r w:rsidR="00495BEB">
+      <w:r w:rsidR="00495BEB" w:rsidRPr="000E237E">
         <w:t>(including any assistants and anyone living on the premises)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7686DF7D" w14:textId="4331422F" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="7686DF7D" w14:textId="4331422F" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:t xml:space="preserve">e.g. </w:t>
       </w:r>
-      <w:r w:rsidR="008C78BD">
+      <w:r w:rsidR="008C78BD" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">……. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">are expected to </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="00A1107E">
+      <w:r w:rsidR="000426B2" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>disclose</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> any convictions, cautions (see EYFS for exemptions) court orders, reprimands and warnings that may affect their suitability to work with children (whether received before or during their employment at the setting)</w:t>
       </w:r>
-      <w:r w:rsidR="00E9016F">
+      <w:r w:rsidR="00E9016F" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC760DA" w14:textId="7229E374" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="2EC760DA" w14:textId="7229E374" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>People, whose suitability has not been checked, including through a criminal records check will not be allowed unsupervised contact with children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DB60C4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="31DB60C4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How often do you check suitability and how do you record suitability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481C0350" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="481C0350" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What do you do about suitability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C87F334" w14:textId="249E6F43" w:rsidR="00E31F9C" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="3C87F334" w14:textId="249E6F43" w:rsidR="00E31F9C" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who do you need to notify if there are concerns around the suitability of a</w:t>
       </w:r>
-      <w:r w:rsidR="008C78BD" w:rsidRPr="00FC794D">
+      <w:r w:rsidR="008C78BD" w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ny assistants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE87617" w14:textId="6A08EEC3" w:rsidR="008C78BD" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="1DE87617" w14:textId="6A08EEC3" w:rsidR="008C78BD" w:rsidRPr="000E237E" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:t xml:space="preserve">e.g. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The ……. will meet their </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="00A1107E">
+      <w:r w:rsidR="000426B2" w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>responsibilities under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> the Safeguarding Vulnerable Groups Act 2006, which includes a duty to make a referral to the Disclosure and Barring Service where a member of staff is dismissed (or would have been, had the person not left the setting first) because they have harmed a child or put a child at risk of harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A071489" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRPr="00FC794D" w:rsidRDefault="008C78BD" w:rsidP="00FC794D">
+    <w:p w14:paraId="7A071489" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRPr="000E237E" w:rsidRDefault="008C78BD" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="000E237E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What do you know about Disqualification by Association and what do you do about it?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CABD735" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRDefault="008C78BD" w:rsidP="008C78BD">
+    <w:p w14:paraId="7CABD735" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRPr="000E237E" w:rsidRDefault="008C78BD" w:rsidP="008C78BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676C0DCE" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRPr="00E34D3B" w:rsidRDefault="008C78BD" w:rsidP="008C78BD">
+    <w:p w14:paraId="676C0DCE" w14:textId="77777777" w:rsidR="008C78BD" w:rsidRPr="005B2034" w:rsidRDefault="008C78BD" w:rsidP="008C78BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E34D3B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AB2D7" w14:textId="7EAF4A5A" w:rsidR="007052F1" w:rsidRPr="00FC794D" w:rsidRDefault="000E5EFB" w:rsidP="00FC794D">
+    <w:p w14:paraId="2C8AB2D7" w14:textId="7EAF4A5A" w:rsidR="007052F1" w:rsidRPr="000E237E" w:rsidRDefault="000E5EFB" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidRPr="00FC794D">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007052F1" w:rsidRPr="00FC794D">
+      <w:r w:rsidR="007052F1" w:rsidRPr="000E237E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFBA829" w14:textId="5FAA5B35" w:rsidR="007052F1" w:rsidRDefault="000E5EFB" w:rsidP="00FC794D">
+    <w:p w14:paraId="5FFBA829" w14:textId="5FAA5B35" w:rsidR="007052F1" w:rsidRPr="000E237E" w:rsidRDefault="000E5EFB" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId91" w:history="1">
-        <w:r w:rsidRPr="00FC794D">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22E61400" w14:textId="3D6E05A7" w:rsidR="00854F24" w:rsidRDefault="00854F24" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId92" w:history="1">
-        <w:r w:rsidRPr="00364726">
+        <w:r w:rsidRPr="000E237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=safer+recruitment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="1C7309AE" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="000667B6" w:rsidP="00FC794D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5060CC4E" w14:textId="77777777" w:rsidR="007052F1" w:rsidRPr="007052F1" w:rsidRDefault="007052F1" w:rsidP="008C78BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44490210" w14:textId="18607402" w:rsidR="00C92664" w:rsidRPr="0070391D" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="44490210" w14:textId="18607402" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC10F0">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Mobile phones</w:t>
       </w:r>
-      <w:r w:rsidR="003E5198">
+      <w:r w:rsidR="003E5198" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, smart </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3">
+      <w:r w:rsidR="005062B3" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>watches,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC10F0">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3" w:rsidRPr="00EC10F0">
+      <w:r w:rsidR="005062B3" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>cameras</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005062B3">
+        <w:t xml:space="preserve">cameras </w:t>
+      </w:r>
+      <w:r w:rsidR="005062B3" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C8747D" w:rsidRPr="00C8747D">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00C8747D" w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE0F502" w14:textId="53001ABB" w:rsidR="00C92664" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="3FE0F502" w14:textId="53001ABB" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you manage the use of mobile phones for all</w:t>
       </w:r>
-      <w:r w:rsidR="00E069F6" w:rsidRPr="00FC794D">
+      <w:r w:rsidR="00E069F6" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C78BD" w:rsidRPr="00FC794D">
+      <w:r w:rsidR="008C78BD" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inc</w:t>
       </w:r>
-      <w:r w:rsidR="006248AF" w:rsidRPr="00FC794D">
+      <w:r w:rsidR="006248AF" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>luding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> visitors, parents, etc?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3424155C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00FC794D" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="3424155C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you ensure this is consistent?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675436C6" w14:textId="5B8E9032" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
+    <w:p w14:paraId="675436C6" w14:textId="5B8E9032" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk527968176"/>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you manage the safe use of cameras,</w:t>
       </w:r>
-      <w:r w:rsidR="00DB11FC">
+      <w:r w:rsidR="00DB11FC" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> smart phones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mobiles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00FC794D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ED723C" w14:textId="5ABF9F98" w:rsidR="00DB11FC" w:rsidRPr="00235121" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="56ED723C" w14:textId="5ABF9F98" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235121">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">How do you manage the safe use of smart speakers and Alexa’s within your </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="323B5B04" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00FC794D">
+        <w:t>How do you manage the safe use of smart speakers and Alexa’s within your home?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323B5B04" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60DE2829" w14:textId="5F006F13" w:rsidR="00C92664" w:rsidRPr="001D5E78" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="60DE2829" w14:textId="5F006F13" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001D5E78">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00745900" w:rsidRPr="001D5E78">
+      <w:r w:rsidR="00745900" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B64313" w14:textId="40FEFEE8" w:rsidR="00FC794D" w:rsidRDefault="00614229" w:rsidP="00FC794D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId93" w:history="1">
-        <w:r w:rsidRPr="00B33EE5">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="34FFABF4" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="005B2034" w:rsidRDefault="000667B6" w:rsidP="00FC794D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="11B2D5D5" w14:textId="77777777" w:rsidR="00614229" w:rsidRPr="00FC794D" w:rsidRDefault="00614229" w:rsidP="00FC794D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69234FDF" w14:textId="27C5E6E2" w:rsidR="00C92664" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="69234FDF" w14:textId="27C5E6E2" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00675FAB">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>E-safety</w:t>
       </w:r>
-      <w:r w:rsidR="00EB7E46">
+      <w:r w:rsidR="00EB7E46" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB7E46" w:rsidRPr="00EB7E46">
-[...1 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00EB7E46" w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(online safety)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230A94D8" w14:textId="77777777" w:rsidR="00BB2D8B" w:rsidRDefault="00BB2D8B" w:rsidP="00BB2D8B">
-[...64 lines deleted...]
-      <w:r w:rsidR="00CE3943">
+    <w:p w14:paraId="230A94D8" w14:textId="77777777" w:rsidR="00BB2D8B" w:rsidRPr="005B2034" w:rsidRDefault="00BB2D8B" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do you ensure that online systems and use of online services are in place to protect children from inappropriate online content?                                                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5289122C" w14:textId="6D1FF5AF" w:rsidR="00D33AFC" w:rsidRPr="005B2034" w:rsidRDefault="00D33AFC" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have guidance and training for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3943" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistance</w:t>
       </w:r>
-      <w:r w:rsidRPr="004625F3">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00346905">
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and volunteers on safe use of technology?                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9BB8C3" w14:textId="4C9581CE" w:rsidR="00BB2D8B" w:rsidRPr="005B2034" w:rsidRDefault="00346905" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you ensure the use of digital resources are age- appropriate and with no unsupervised internet use by children?                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126FDF04" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="126FDF04" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2682D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you manage the safe use of technology in the setting? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CB4F54" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="68CB4F54" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009965A6">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do you have a closed social media account?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD7B59E" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="0DD7B59E" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2682D">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you support parents to manage their children’s E-safety outside the setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3E547F" w14:textId="77777777" w:rsidR="00FC794D" w:rsidRPr="00FC794D" w:rsidRDefault="00FC794D" w:rsidP="00FC794D">
+    <w:p w14:paraId="7E3E547F" w14:textId="77777777" w:rsidR="00FC794D" w:rsidRPr="005B2034" w:rsidRDefault="00FC794D" w:rsidP="00FC794D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0060ABD2" w14:textId="7AD88C02" w:rsidR="00C92664" w:rsidRPr="00320F75" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+    <w:p w14:paraId="0060ABD2" w14:textId="7AD88C02" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00320F75">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00EA203C" w:rsidRPr="00320F75">
+      <w:r w:rsidR="00EA203C" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4A659E" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
+    <w:p w14:paraId="1E4A659E" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId94" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Health Professionals for Safer Screens - Our campaign</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2729177F" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00966CD7" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2729177F" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId95" w:history="1">
-        <w:r w:rsidRPr="00966CD7">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Our kids, their screens, the evidence 20250722 132847 Meeting Recording</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E772658" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00F93A55" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
+    <w:p w14:paraId="6E772658" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId96" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>E-Safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C06FB8C" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00F93A55" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
+    <w:p w14:paraId="6C06FB8C" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further guidance to support the writing of an e-safety policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED142E" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00F93A55" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="62ED142E" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId97" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Online Safety @home – Bolton Schools ICT (bolton365.net)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F93A55">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2C1F53" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00F93A55" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3C2C1F53" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId98" w:anchor="checklist" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Pre-school (0-5) online safety tips and advice | Internet Matters</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F93A55">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BA7B3D" w14:textId="77777777" w:rsidR="00C04B84" w:rsidRPr="00F93A55" w:rsidRDefault="00C04B84" w:rsidP="00C04B84">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6E5CD810" w14:textId="77777777" w:rsidR="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId99" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Get advice (thinkuknow.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F93A55">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C310A1B" w14:textId="203D695C" w:rsidR="00C92664" w:rsidRPr="007D4E4E" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BA7B3D" w14:textId="2F2660D0" w:rsidR="00C04B84" w:rsidRPr="005B2034" w:rsidRDefault="00C04B84" w:rsidP="005B2034">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C310A1B" w14:textId="203D695C" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D4E4E">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Serious accidents, </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3" w:rsidRPr="007D4E4E">
+      <w:r w:rsidR="005062B3" w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>injuries,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D4E4E">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deaths</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505D69FA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00050AA7" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
+    <w:p w14:paraId="505D69FA" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What is your system for recording accidental injuries which occur in your setting or have occurred whilst children are in the care of their parents/carers? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Individual records)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB77031" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00050AA7" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
+    <w:p w14:paraId="2AB77031" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you share your records with parents/carers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A57CF82" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
+    <w:p w14:paraId="5A57CF82" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you monitor these and what do you do about patterns/re-occurring injuries or accidents? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(review risk assessments on findings)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F87EAB2" w14:textId="77777777" w:rsidR="006A0F06" w:rsidRPr="008576F8" w:rsidRDefault="006A0F06" w:rsidP="006A0F06">
+    <w:p w14:paraId="6F87EAB2" w14:textId="77777777" w:rsidR="006A0F06" w:rsidRPr="005B2034" w:rsidRDefault="006A0F06" w:rsidP="006A0F06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008576F8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is your practice around safer eating?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C0818B" w14:textId="03985DC6" w:rsidR="00C92664" w:rsidRPr="00050AA7" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
+    <w:p w14:paraId="75C0818B" w14:textId="03985DC6" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00050AA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Who would you notify regarding serious accidents, </w:t>
       </w:r>
-      <w:r w:rsidR="005062B3" w:rsidRPr="00050AA7">
+      <w:r w:rsidR="005062B3" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>illness,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00050AA7">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or injury to, or death of any child whilst in your care?  What is your procedure for this?  Think about how you would record this, time scales, following up, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C90BAC" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="009B1E8F" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="13C90BAC" w14:textId="77777777" w:rsidR="00DB11FC" w:rsidRPr="005B2034" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
-[...14 lines deleted...]
-    <w:p w14:paraId="22D1779D" w14:textId="49347DC0" w:rsidR="00DB11FC" w:rsidRPr="009B1E8F" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refer to Appendix C - Notification Guidance for Early Years Settings, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D1779D" w14:textId="49347DC0" w:rsidR="00DB11FC" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Statutory Framework for the Early Years Foundation Stage 3.</w:t>
       </w:r>
-      <w:r w:rsidR="000540AA">
+      <w:r w:rsidR="000540AA" w:rsidRPr="005B2034">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>77- 3.78</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E6895E" w14:textId="294FBB68" w:rsidR="00DB11FC" w:rsidRPr="009B1E8F" w:rsidRDefault="00DB11FC" w:rsidP="00DB11FC">
+    <w:p w14:paraId="11D04659" w14:textId="734955C0" w:rsidR="005B2034" w:rsidRPr="0050714A" w:rsidRDefault="005B2034" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="66" w:hanging="66"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="6053CA3C" w14:textId="77777777" w:rsidR="00A1107E" w:rsidRDefault="00A1107E" w:rsidP="00C92664">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refer to Appendix D - Early Years Notification: serious accident, s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ignificant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injury or death of a child whilst in the setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6053CA3C" w14:textId="77777777" w:rsidR="00A1107E" w:rsidRPr="005B2034" w:rsidRDefault="00A1107E" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0982543D" w14:textId="0D9B89AA" w:rsidR="00C92664" w:rsidRPr="00DB2371" w:rsidRDefault="00C92664" w:rsidP="00C92664">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0982543D" w14:textId="0D9B89AA" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB2371">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="001D4443" w:rsidRPr="00DB2371">
+      <w:r w:rsidR="001D4443" w:rsidRPr="005B2034">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D363996" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="00851062" w:rsidRDefault="00C219B8" w:rsidP="00C219B8">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7D363996" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="005B2034" w:rsidRDefault="00C219B8" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId100" w:anchor=":~:text=anything%20that%20requires%20resuscitation,hypothermia%20or%20heat%2Dinduced%20illness" w:history="1">
-        <w:r w:rsidRPr="00851062">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Childcare: reporting children’s accidents and injuries - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="244C1D7D" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="00851062" w:rsidRDefault="00C219B8" w:rsidP="00C219B8">
+    <w:p w14:paraId="244C1D7D" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="005B2034" w:rsidRDefault="00C219B8" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See Ofsted compliance handbook for examples of accidents and injuries which are notifiable - </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171410C4" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRPr="00851062" w:rsidRDefault="00C219B8" w:rsidP="00C219B8">
+    <w:p w14:paraId="171410C4" w14:textId="77777777" w:rsidR="00C219B8" w:rsidRDefault="00C219B8" w:rsidP="005B2034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId101" w:history="1">
-        <w:r w:rsidRPr="00851062">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years and childcare enforcement policy - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="457D3D56" w14:textId="77777777" w:rsidR="000667B6" w:rsidRDefault="000667B6" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360E841C" w14:textId="77777777" w:rsidR="000667B6" w:rsidRPr="00851062" w:rsidRDefault="000667B6" w:rsidP="005B2034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="41B96521" w14:textId="77777777" w:rsidR="00EF4AFA" w:rsidRDefault="00EF4AFA" w:rsidP="00DA49FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C099C4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00862909" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="47C099C4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862909">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Quality assuring the safeguarding process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522D48AC" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="00EF4AFA" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="522D48AC" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you know you are getting safeguarding right </w:t>
       </w:r>
-      <w:r w:rsidR="005E2270" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="005E2270" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> internal audits, EY safeguarding </w:t>
       </w:r>
-      <w:r w:rsidR="005E2270" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="005E2270" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>visits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, feedback from parents</w:t>
       </w:r>
-      <w:r w:rsidR="006248AF" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="006248AF" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc?</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1B74" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="00DC1B74" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D19A16D" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="00EF4AFA" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="4D19A16D" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How often is this policy reviewed?</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1B74" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="00DC1B74" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B2697" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="001B2697" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FAF0B2" w14:textId="32BFBB52" w:rsidR="00D66A3B" w:rsidRPr="00EF4AFA" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="68FAF0B2" w14:textId="32BFBB52" w:rsidR="00D66A3B" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="006248AF" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="006248AF" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistants/parents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have read and understood its contents and changes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6519BE09" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="00EF4AFA" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="6519BE09" w14:textId="77777777" w:rsidR="00D66A3B" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you keep up to date with current guidance/legislation/policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3F5CA5" w14:textId="68907060" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="6B3F5CA5" w14:textId="68907060" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you reflect on and learn from any recorded incidents </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(accidents, allegations, early help, </w:t>
       </w:r>
-      <w:r w:rsidR="002F2937" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="002F2937" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>making a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4AFA">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="00EF4AFA">
+      <w:r w:rsidR="000426B2" w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>referral)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D482B5B" w14:textId="77777777" w:rsidR="00974742" w:rsidRDefault="00974742" w:rsidP="00EF4AFA">
+    <w:p w14:paraId="1D482B5B" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="005B2034" w:rsidRDefault="00974742" w:rsidP="00EF4AFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="759DA9C5" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="008207F0" w:rsidRDefault="00974742" w:rsidP="00974742">
+    <w:p w14:paraId="759DA9C5" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="005B2034" w:rsidRDefault="00974742" w:rsidP="00974742">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008207F0">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency planning and response</w:t>
       </w:r>
-      <w:r w:rsidRPr="008207F0">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - information on emergency alerts, building local partnerships and recording attendance for remote education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C86EC58" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="00D85F85" w:rsidRDefault="00974742" w:rsidP="00974742">
+    <w:p w14:paraId="3C86EC58" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="005B2034" w:rsidRDefault="00974742" w:rsidP="00974742">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId102" w:history="1">
-        <w:r w:rsidRPr="008207F0">
+        <w:r w:rsidRPr="005B2034">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Emergency planning and response for education, childcare, and children’s social care settings - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C7DDBC0" w14:textId="77777777" w:rsidR="00974742" w:rsidRPr="00EF4AFA" w:rsidRDefault="00974742" w:rsidP="00EF4AFA">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="29E2C470" w14:textId="77777777" w:rsidR="00B86079" w:rsidRDefault="00B86079" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C066521" w14:textId="775F9BA3" w:rsidR="00C92664" w:rsidRPr="00315C0F" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
+    <w:p w14:paraId="2C066521" w14:textId="775F9BA3" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00181CEA" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315C0F">
+      <w:r w:rsidRPr="005B2034">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>Linked policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6261DB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1107E">
         <w:lastRenderedPageBreak/>
-        <w:t>Linked policies</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A1107E">
         <w:t>Which other policies do you have that are linked to your safeguarding policy e.g. whistle blowing, safe recruitment or behaviour management?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550D13F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>Whistleblowing policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78782AAF" w14:textId="6E223635" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>E-Safety</w:t>
       </w:r>
       <w:r w:rsidR="005E201A">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00181CEA">
         <w:t xml:space="preserve"> social media policy</w:t>
       </w:r>
     </w:p>
@@ -13250,84 +13367,111 @@
           <w:t>http://greatermanchesterscb.proceduresonline.com/chapters/contents.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F494B43" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005E2270" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D93F80" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E65FC92" w14:textId="77777777" w:rsidR="00181CEA" w:rsidRDefault="00D05852" w:rsidP="00D05852">
+    <w:p w14:paraId="4E65FC92" w14:textId="77777777" w:rsidR="00181CEA" w:rsidRPr="005B2034" w:rsidRDefault="00D05852" w:rsidP="00D05852">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="00C74FCA">
+      <w:r w:rsidR="00C92664" w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39975C88" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00D05852">
+    <w:p w14:paraId="39975C88" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00D05852">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C74FCA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Print name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC5B208" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00D05852">
+    <w:p w14:paraId="7EC5B208" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="005B2034" w:rsidRDefault="00C92664" w:rsidP="00D05852">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00C74FCA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidR="00D05852">
+      <w:r w:rsidR="00D05852" w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C74FCA">
+      <w:r w:rsidRPr="005B2034">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Date of review:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13777498" w14:textId="42C3011F" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="002C361B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc467855257"/>
       <w:bookmarkStart w:id="14" w:name="_Hlk90293978"/>
       <w:r w:rsidRPr="0076190E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0076190E">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13386,589 +13530,600 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5730240" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDCE58E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="6BDCE58E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B </w:t>
       </w:r>
-      <w:r w:rsidRPr="0076190E">
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:b/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Tracking Form (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145F65E9" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0015375B" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="145F65E9" w14:textId="618465C2" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0015375B">
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allegation/concern raised against staff - For </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0076190E">
+        <w:t xml:space="preserve">Allegation/concern raised against staff - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00087888">
-        <w:t>etting use and retention only.</w:t>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>etting use and retention only</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD54FB9" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="546028E6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="00087888" w:rsidRDefault="0076190E" w:rsidP="00087888">
+    <w:p w14:paraId="546028E6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080DDE58" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="00087888">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00087888">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171780D5" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leaders and managers are increasingly aware of the need to not only address allegations made against staff, but to evidence actions taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB61AF4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14350FF5" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Settings should be clear what constitutes a complaint and what is an allegation so it may be useful to record and make clear within any overview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B1F3A8" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDD6314" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This tracking form is offered as a template only, for settings own use or modification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2EB116" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094C6306" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="080DDE58" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="00087888" w:rsidRDefault="0076190E" w:rsidP="00087888">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a referral form for LADO and referrals should still be confirmed via telephone contact with the LADO or delegate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527FA256" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="171780D5" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="00087888" w:rsidRDefault="0076190E" w:rsidP="00087888">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0583B030" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="005E529F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00087888">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...115 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This should be used in conjunction with:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280AC6FA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="00087888" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="280AC6FA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...166 lines deleted...]
-    <w:p w14:paraId="0BAEAA83" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E" w:rsidP="00DE7756">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40803EBC" w14:textId="6F94D779" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="46D011AC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E" w:rsidP="00DE7756">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Working Together to Safeguard Children March 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7756" w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F38AF1" w14:textId="3029759A" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3742C229" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E" w:rsidP="00DE7756">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bolton Safeguarding Children Partnership Procedures for Managing Professional Allegations 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7756" w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2425EE75" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BCF6856" w14:textId="2B49EA9C" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="00DE7756">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Consideration of suspension checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E39CD1A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Overview of Managing Allegation table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7E4D0A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="00087888">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5E565F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+      <w:pPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note 1 - Criteria for managing allegations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602436E7" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allegations which appear to meet the criteria below should be referred to LADO with one working day. Where allegations are not referred to LADO, the tracking form could / should record the rationale for this decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685B2531" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An allegation may relate to a person who works with children who has: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAEAA83" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:t>Behaved in a way that has harmed, or may have harmed a child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D011AC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:t>Possibly committed a criminal offence against children, or related to a child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3742C229" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:t>Behaved towards a child or children in a way that indicates they may pose a risk to children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCF6856" w14:textId="2B49EA9C" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E529F">
+        <w:t>Behaved or may have behaved in a way that indicates they may be unsuitable to work with children </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E529F">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>(Working Together 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4DFA7D" w14:textId="77777777" w:rsidR="005E529F" w:rsidRPr="005E529F" w:rsidRDefault="005E529F" w:rsidP="005E529F"/>
+    <w:p w14:paraId="4EE26802" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="005E529F" w:rsidRDefault="0076190E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076190E">
+      <w:r w:rsidRPr="005E529F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>When an allegation / concern is received brief details should be obtained and passed to Manager as soon as possible.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4D152DBF" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4D152DBF" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBCFA7A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="5EBCFA7A" w14:textId="6A49355F" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Hlk52551588"/>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date:</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12E20DCA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -13995,479 +14150,479 @@
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4427FCAC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="0D4AE514" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="0D4AE514" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4088DB5E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="4088DB5E" w14:textId="159178FF" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Allegation made by:</w:t>
+              <w:t>Allegation made by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D547CF7" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="34910F49" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="34910F49" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0D42DF79" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="0D42DF79" w14:textId="08DB8F4E" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Who the allegation is made against:</w:t>
+              <w:t>Who the allegation is made against</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5983E911" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="0A81BAC9" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="9185" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="0A81BAC9" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C0442C1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NB: The subject of the allegation should not be informed without first seeking advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2B36FD60" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2B36FD60" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE76E3D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="2DE76E3D" w14:textId="6A154D72" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Allegation first received by:</w:t>
+              <w:t>Allegation first received by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="227CDD00" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="139A7C9A" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="139A7C9A" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="77A32470" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager aware </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48B9D15A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="48B9D15A" w14:textId="5724B563" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA13C7E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2FB97BDC" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2FB97BDC" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28AAD6B8" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="28AAD6B8" w14:textId="7C6ABECE" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Brief details of the allegation:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Brief details of the allegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CFC2237" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="07C07FF3" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="07C07FF3" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79D185A1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="79D185A1" w14:textId="2626E065" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date of alleged incident:</w:t>
+              <w:t>Date of alleged incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7600621A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="59F314B1" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="59F314B1" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EF95488" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does this allegation involve a restraint?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E2CDBA5" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="3E2CDBA5" w14:textId="6D6E312D" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /   NO   /    NYK</w:t>
+              <w:t>YES / NO / NYK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="55EAC076" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="9185" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="55EAC076" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5D6DBCA4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="71D4E5BF" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3827" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="71D4E5BF" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="29E64363" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Person appointed and to complete tracking form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14482,158 +14637,158 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B4029D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="15"/>
     </w:tbl>
     <w:p w14:paraId="0F7ED0BF" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F1AD946" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="0F1AD946" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allegations which appear to meet the criteria should be referred to LADO within 24 hours (see Note 1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="54EF37F6" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="54EF37F6" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="140E1A84" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does this appear to meet the criteria for managing allegations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C1BE363" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="7C1BE363" w14:textId="67148F01" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6C37AC34" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6C37AC34" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7842C0E4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO- </w:t>
             </w:r>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -14641,390 +14796,390 @@
               </w:rPr>
               <w:t>If after discussion with the senior nominated officer it doesn’t meet the LADO criteria then this should be recorded with a rationale for not contacting LADO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33EED394" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="37E975E2" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="37E975E2" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ED6461F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="2ED6461F" w14:textId="3C7B4A66" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Referred to LADO:</w:t>
+              <w:t>Referred to LADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D4CD738" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="6D4CD738" w14:textId="369D46A9" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /   NO              Date:</w:t>
+              <w:t>YES / NO              Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="3F52DDE0" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="3F52DDE0" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="125C205E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="125C205E" w14:textId="60E1FE60" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Advice given:</w:t>
+              <w:t>Advice given</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="735271A4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CDE82F6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="57038552" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="57038552" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6916B14A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="6916B14A" w14:textId="58E8821D" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date:</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="269C58B3" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="15E10B99" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="15E10B99" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1E80C4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="3D1E80C4" w14:textId="6AD4792F" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Action to be taken:</w:t>
+              <w:t>Action to be taken</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="563EC135" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4086FE92" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5CD8DB27" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5CD8DB27" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="758696EA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suspension should never be automatic but should be considered and rationale given for decisions made. See consideration of suspension checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="475880E6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2955D4FE" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="2955D4FE" w14:textId="0D257726" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Decision to suspend    YES   /   NO</w:t>
+              <w:t>Decision to suspend    YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="065C60EE" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20FF444F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="20FF444F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Information gathered about the allegation (witnesses must not be spoken to until LADO advice has been sought)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4365"/>
+        <w:gridCol w:w="4649"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="193F8238" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="193F8238" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BEC46DD" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff witnesses</w:t>
             </w:r>
@@ -15099,57 +15254,57 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AC59705" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Copy forwarded to LADO     YES/NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="1DCA69A5" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="1DCA69A5" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34736B4C" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
@@ -15174,57 +15329,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42FA7795" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="797D1B3A" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="797D1B3A" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7943A299" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -15249,57 +15404,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F39DA6B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="53770C47" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="53770C47" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F8A7089" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -15324,57 +15479,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26C0F4AB" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F1B3373" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F1B3373" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191ED690" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pupil witnesses</w:t>
@@ -15402,57 +15557,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="3651118E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2C1E53D9" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2C1E53D9" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3191ABD4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
@@ -15477,133 +15632,132 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="238122BC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="7CA4E7C1" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="7CA4E7C1" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22838599" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AA9094A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31D61308" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="38775F60" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="38775F60" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D5BCCC0" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -15628,57 +15782,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E93D5A0" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="1D3E6868" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="1D3E6868" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5692B047" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -15703,57 +15857,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0676F916" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="01063A43" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="01063A43" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E382615" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plan of setting/classroom etc</w:t>
             </w:r>
@@ -15778,134 +15932,135 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F4CD14D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="399A8AA8" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="399A8AA8" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66F5D429" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Body map of injuries (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FD90F18" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45250E18" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4F69C2A5" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4F69C2A5" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78C623FF" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chronology of event begun</w:t>
             </w:r>
@@ -15930,57 +16085,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F176425" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="48B9B39A" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="48B9B39A" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="275D20AA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>First Aid log</w:t>
             </w:r>
@@ -16015,224 +16170,224 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E99435B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="172C07F8" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3A7396" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="0F3A7396" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full details gathered</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="312B6442" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="312B6442" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="507107B3" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="507107B3" w14:textId="0D2A3524" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pupil name:</w:t>
+              <w:t>Pupil name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B413F70" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="76423535" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="76423535" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68B21722" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="132E676B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2A006C27" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2A006C27" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="65001B14" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="65001B14" w14:textId="274560E6" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Address:</w:t>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501BAC9A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50B95DB8" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16264,54 +16419,54 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E1DE3E1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BBC1863" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5DA2C846" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5DA2C846" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D41D414" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is the child known to Social Care?</w:t>
@@ -16327,54 +16482,54 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11720126" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4DA33100" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4DA33100" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48EA0B7B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the child have Special Educational Needs? </w:t>
@@ -16415,54 +16570,54 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B54573A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="63245F29" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="63245F29" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="089B9A2E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Has the child raised previous concerns? </w:t>
@@ -16478,259 +16633,259 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54768DA2" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO     If yes – details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="55B9D7DD" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="9185" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="55B9D7DD" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="05638389" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="211F65CF" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="211F65CF" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="559B22DC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="559B22DC" w14:textId="2BA32196" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Staff full name:</w:t>
+              <w:t>Staff full name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B952924" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64580E09" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6E2786CE" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6E2786CE" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C917750" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="4C917750" w14:textId="2C4C3CA7" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date of Birth:</w:t>
+              <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="039B0BFC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6C1439E7" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6C1439E7" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6B78E1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="7D6B78E1" w14:textId="03BF9F40" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Address:</w:t>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F094D3F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42E526F4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4826E018" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4826E018" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EFE35E6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have any concerns/allegations been raised about this person before?</w:t>
@@ -16800,92 +16955,92 @@
           <w:p w14:paraId="4016DCF1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="166FCAB1" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59BFB733" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="59BFB733" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informing others</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="38BE68B3" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="38BE68B3" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE403A2" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have parents of the child been informed?</w:t>
@@ -16893,54 +17048,54 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="086C2B1B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6AA39795" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6AA39795" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BC37636" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of response</w:t>
             </w:r>
@@ -16957,253 +17112,253 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1828A737" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F36E2D8" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="9185" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F36E2D8" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20FB2E96" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff members should be informed of the allegation ASAP - on advice from LADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6848BC66" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6848BC66" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57A954B4" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Has the staff member been informed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16236E3C" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="16236E3C" w14:textId="3CB87EDA" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /    NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6B098925" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3657" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="6B098925" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="497095A2" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="497095A2" w14:textId="694CFFC9" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Name of Key person nominated to feedback to them:</w:t>
+              <w:t>Name of Key person nominated to feedback to them</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F293600" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67DF470D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB5AC3D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+    <w:p w14:paraId="7BB5AC3D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076190E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Outcome of LADO consultation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="3090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="591DE91E" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="591DE91E" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="039D9D4B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does this meet LADO criteria?</w:t>
@@ -17220,399 +17375,415 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50A806E9" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F4E00CE" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5F4E00CE" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8500E2" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="6B8500E2" w14:textId="49FDC24C" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Further action required:</w:t>
+              <w:t>Further action required</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="687FC7E6" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0924AEAE" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5A91E630" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="5A91E630" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E81D67F" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="4E81D67F" w14:textId="2713B640" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Professional Strategy Meeting to be held:</w:t>
+              <w:t>Professional Strategy Meeting to be held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="660EA30C" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="50A4FDED" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="50A4FDED" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A38AFAF" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="2A38AFAF" w14:textId="3A438A85" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Professional Strategy Meeting date:</w:t>
+              <w:t>Professional Strategy Meeting date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BB883CC" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="490424C3" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="490424C3" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64AE5E9D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="64AE5E9D" w14:textId="4C25DEEA" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Attended by Manager:</w:t>
+              <w:t>Attended by Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10708DFF" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="142677A1" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="142677A1" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F031E5D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="3F031E5D" w14:textId="63E5A59A" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Minutes received:</w:t>
+              <w:t>Minutes received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75B0A13C" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2CBE3BF1" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="2CBE3BF1" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22C826A5" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="22C826A5" w14:textId="562FD0A5" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outcome: – </w:t>
+              <w:t>Outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="005E529F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>please circle</w:t>
+            </w:r>
+            <w:r w:rsidR="005E529F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="737F4288" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74285D41" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
@@ -17710,353 +17881,354 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unsubstantiated</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17081945" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Substantiated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="24142E2A" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="24142E2A" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="190E5828" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Police investigation to be undertaken:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5658B492" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="5658B492" w14:textId="77EF7961" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="62F4875B" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="62F4875B" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="353BD507" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="353BD507" w14:textId="46BA0488" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Disciplinary investigation to be held:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disciplinary investigation to be held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53684A3A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="53684A3A" w14:textId="49C99B9F" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4F1BF12D" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="4F1BF12D" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F9AAAA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="59F9AAAA" w14:textId="184C6B38" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Staff member informed of outcome:</w:t>
+              <w:t>Staff member informed of outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A151838" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764EFBB9" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="11C77956" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="11C77956" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E0026AF" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="7E0026AF" w14:textId="54E7113A" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Parents informed of outcome:</w:t>
+              <w:t>Parents informed of outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66D8F185" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB67587" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="669E1BE0" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="669E1BE0" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C86A20C" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="2C86A20C" w14:textId="3F8CD176" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Details added to overview table:</w:t>
+              <w:t>Details added to overview table</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44037CFA" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Table format overview of allegations may be useful to leaders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
@@ -18076,131 +18248,131 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7173129E" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="562AAA8F" w14:textId="77777777" w:rsidTr="00702764">
-[...2 lines deleted...]
-            <w:tcW w:w="3685" w:type="dxa"/>
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="562AAA8F" w14:textId="77777777" w:rsidTr="005E529F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA0508B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
+          <w:p w14:paraId="5AA0508B" w14:textId="5663FCD3" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Outcome:</w:t>
+              <w:t>Outcome</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533EBB1D" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="289D207A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EF3B31A" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="777B0AD8" w14:textId="77777777" w:rsidTr="00702764">
+      <w:tr w:rsidR="0076190E" w:rsidRPr="0076190E" w14:paraId="777B0AD8" w14:textId="77777777" w:rsidTr="005E529F">
         <w:trPr>
           <w:trHeight w:val="4010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DDE200B" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -24651,69 +24823,69 @@
     <w:p w14:paraId="22CA12ED" w14:textId="77777777" w:rsidR="0076190E" w:rsidRPr="0076190E" w:rsidRDefault="0076190E" w:rsidP="0076190E"/>
     <w:p w14:paraId="2D130E04" w14:textId="77777777" w:rsidR="009814AD" w:rsidRDefault="009814AD" w:rsidP="006016F8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009814AD" w:rsidSect="000B7001">
       <w:headerReference w:type="even" r:id="rId115"/>
       <w:headerReference w:type="default" r:id="rId116"/>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:headerReference w:type="first" r:id="rId118"/>
       <w:footerReference w:type="first" r:id="rId119"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F1A2B93" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
+    <w:p w14:paraId="73807AE6" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0684F6" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060"/>
-    <w:p w14:paraId="1727B40D" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="00990703"/>
+    <w:p w14:paraId="22F7C3C4" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20"/>
+    <w:p w14:paraId="161DF393" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="675FE995" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
+    <w:p w14:paraId="63F7160F" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6590F38F" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060"/>
-    <w:p w14:paraId="04DCAD83" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="00990703"/>
+    <w:p w14:paraId="191616C4" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20"/>
+    <w:p w14:paraId="7F742475" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13E762A6" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060">
+    <w:p w14:paraId="28B54EC7" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24724,82 +24896,75 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bolton">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="00000083" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="221DCA10" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Polic</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -25378,69 +25543,69 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="005A6683">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1437DCFA" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
+    <w:p w14:paraId="1229B371" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E251805" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060"/>
-    <w:p w14:paraId="30175EAD" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="00990703"/>
+    <w:p w14:paraId="64D5A089" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20"/>
+    <w:p w14:paraId="727C813B" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0FC840" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="0018032C">
+    <w:p w14:paraId="3D4A6AFB" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64821D95" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060"/>
-    <w:p w14:paraId="6EB5D144" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060" w:rsidP="00990703"/>
+    <w:p w14:paraId="6AF6F280" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20"/>
+    <w:p w14:paraId="1EC2181B" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78297D4A" w14:textId="77777777" w:rsidR="008A0060" w:rsidRDefault="008A0060">
+    <w:p w14:paraId="489266F2" w14:textId="77777777" w:rsidR="00073E20" w:rsidRDefault="00073E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23D8C9FB" w14:textId="77777777" w:rsidR="0076190E" w:rsidRDefault="0076190E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B53E79" wp14:editId="252A798E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -25889,53 +26054,351 @@
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Picture 15769" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:-430;top:871;width:68807;height:717;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3ctxExAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRtG0pm6CGEo9tlr0OmSnSTQ7G7Jrkv77bqHQ2zze52yz0TSip87VlhUs5hEI4sLq&#10;mksFn6fXx2cQziNrbCyTgm9ykKWThy0m2g78Qf3RlyKEsEtQQeV9m0jpiooMurltiQP3ZTuDPsCu&#10;lLrDIYSbRi6jKJYGaw4NFba0r6i4He9GQX64UjmM+dv1fbPan9a7c6wvRqnZdNy9gPA0+n/xn/ug&#10;w/z1U7yB33fCDTL9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdy3ETEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E73254"/>
+    <w:nsid w:val="0AAD35F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E97CCBD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F1B2892"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="281AE0A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FAA1451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1186894E"/>
+    <w:tmpl w:val="3B2A3D8E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -26001,397 +26464,371 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D56F13"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1206187A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DF84208"/>
-    <w:lvl w:ilvl="0" w:tplc="0F1CE794">
+    <w:tmpl w:val="65107C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="2D625D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...115 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A755FB6"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15AE7688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3354AF02"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="F31615DC"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6EA30">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAD35F7"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CCC7A35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3846357E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="229972B6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E97CCBD6"/>
+    <w:tmpl w:val="F90A8676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26493,170 +26930,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="0F1B2892"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="237157A1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="281AE0A2"/>
+    <w:tmpl w:val="22A685BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -26758,1321 +27079,203 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1206187A"/>
-[...890 lines deleted...]
-    <w:nsid w:val="229972B6"/>
+    <w:nsid w:val="26820EC8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F90A8676"/>
+    <w:tmpl w:val="58FAF562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-    <w:nsid w:val="237157A1"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40EB3E3A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="22A685BC"/>
+    <w:tmpl w:val="281AE0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -28174,1888 +27377,168 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C44F68"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B27ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5B654FE"/>
-    <w:lvl w:ilvl="0" w:tplc="F23C9DF0">
+    <w:tmpl w:val="364C6308"/>
+    <w:lvl w:ilvl="0" w:tplc="ACFA74AA">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="0070C0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1721 lines deleted...]
-    <w:nsid w:val="5BCE3F6E"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44EC45BA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1AD479F2"/>
+    <w:tmpl w:val="58FAF562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -30157,180 +27640,180 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC06F39"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514C14E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E362ADF8"/>
+    <w:tmpl w:val="5D92FDDE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635C0C7A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E44103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="92C63310"/>
+    <w:tmpl w:val="07ACB33E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -30383,742 +27866,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...688 lines deleted...]
-    <w:nsid w:val="753A09B2"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCE3F6E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="58FAF562"/>
+    <w:tmpl w:val="1AD479F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -31220,150 +28015,64 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75725D9D"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC06F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A36808C"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:tmpl w:val="E362ADF8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...83 lines deleted...]
-      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="0070C0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -31419,320 +28128,251 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A942FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58FAF562"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1763523453">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="890307810">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="20514425">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="356657477">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1371950989">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="82578352">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1094084037">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="239029356">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1851794988">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2070876888">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="771323412">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1844278293">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="637102168">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1660425218">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1779793269">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1803956117">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="698777139">
-[...134 lines deleted...]
-  <w:num w:numId="47" w16cid:durableId="1844278293">
+  <w:num w:numId="17" w16cid:durableId="1630430970">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="637102168">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -31749,73 +28389,77 @@
     <w:rsid w:val="0000778E"/>
     <w:rsid w:val="00013CD7"/>
     <w:rsid w:val="0001438C"/>
     <w:rsid w:val="000144C7"/>
     <w:rsid w:val="00014775"/>
     <w:rsid w:val="000171CA"/>
     <w:rsid w:val="000173BD"/>
     <w:rsid w:val="000222A5"/>
     <w:rsid w:val="000224F7"/>
     <w:rsid w:val="00032D85"/>
     <w:rsid w:val="000362DF"/>
     <w:rsid w:val="000372D5"/>
     <w:rsid w:val="00037B29"/>
     <w:rsid w:val="000426B2"/>
     <w:rsid w:val="00043645"/>
     <w:rsid w:val="00046616"/>
     <w:rsid w:val="00050AA7"/>
     <w:rsid w:val="000528D9"/>
     <w:rsid w:val="000540AA"/>
     <w:rsid w:val="000546A0"/>
     <w:rsid w:val="00055E38"/>
     <w:rsid w:val="00056A43"/>
     <w:rsid w:val="000611D5"/>
     <w:rsid w:val="0006273E"/>
     <w:rsid w:val="00064ECC"/>
+    <w:rsid w:val="000667B6"/>
     <w:rsid w:val="00066869"/>
     <w:rsid w:val="0006753F"/>
+    <w:rsid w:val="00073E20"/>
     <w:rsid w:val="000772AF"/>
     <w:rsid w:val="00080750"/>
     <w:rsid w:val="00081059"/>
     <w:rsid w:val="00081065"/>
     <w:rsid w:val="0008488F"/>
     <w:rsid w:val="0008784A"/>
     <w:rsid w:val="00087888"/>
     <w:rsid w:val="00094719"/>
     <w:rsid w:val="00097443"/>
     <w:rsid w:val="000A0CC5"/>
     <w:rsid w:val="000B1C1C"/>
     <w:rsid w:val="000B5599"/>
     <w:rsid w:val="000B7001"/>
     <w:rsid w:val="000C2565"/>
     <w:rsid w:val="000C3037"/>
     <w:rsid w:val="000D04AF"/>
     <w:rsid w:val="000D4290"/>
     <w:rsid w:val="000D57B5"/>
+    <w:rsid w:val="000E237E"/>
     <w:rsid w:val="000E2D11"/>
     <w:rsid w:val="000E3D30"/>
     <w:rsid w:val="000E5EFB"/>
+    <w:rsid w:val="00103AA1"/>
     <w:rsid w:val="001045A1"/>
     <w:rsid w:val="0010707E"/>
     <w:rsid w:val="00111112"/>
     <w:rsid w:val="00112BF8"/>
     <w:rsid w:val="00120357"/>
     <w:rsid w:val="001235E4"/>
     <w:rsid w:val="0012486E"/>
     <w:rsid w:val="00137361"/>
     <w:rsid w:val="00137F74"/>
     <w:rsid w:val="001427E3"/>
     <w:rsid w:val="001442C6"/>
     <w:rsid w:val="00144C0C"/>
     <w:rsid w:val="001471C4"/>
     <w:rsid w:val="0015105A"/>
     <w:rsid w:val="001525C3"/>
     <w:rsid w:val="0015375B"/>
     <w:rsid w:val="00154076"/>
     <w:rsid w:val="0015472C"/>
     <w:rsid w:val="00156A1E"/>
     <w:rsid w:val="001706E8"/>
     <w:rsid w:val="00172908"/>
     <w:rsid w:val="00172D72"/>
     <w:rsid w:val="001748A0"/>
     <w:rsid w:val="00175239"/>
     <w:rsid w:val="00175801"/>
@@ -31905,50 +28549,51 @@
     <w:rsid w:val="002E658C"/>
     <w:rsid w:val="002F2937"/>
     <w:rsid w:val="00307216"/>
     <w:rsid w:val="003111E4"/>
     <w:rsid w:val="00315C0F"/>
     <w:rsid w:val="00320F75"/>
     <w:rsid w:val="0032288E"/>
     <w:rsid w:val="00326143"/>
     <w:rsid w:val="00333B15"/>
     <w:rsid w:val="00334A8A"/>
     <w:rsid w:val="00337877"/>
     <w:rsid w:val="0034427A"/>
     <w:rsid w:val="00345D3F"/>
     <w:rsid w:val="00346905"/>
     <w:rsid w:val="00346A8A"/>
     <w:rsid w:val="0035661E"/>
     <w:rsid w:val="00361CD5"/>
     <w:rsid w:val="00365D7C"/>
     <w:rsid w:val="00365F21"/>
     <w:rsid w:val="003716AA"/>
     <w:rsid w:val="0037291C"/>
     <w:rsid w:val="00373395"/>
     <w:rsid w:val="00375CC8"/>
     <w:rsid w:val="0037620B"/>
     <w:rsid w:val="00376F43"/>
+    <w:rsid w:val="0038184C"/>
     <w:rsid w:val="00382727"/>
     <w:rsid w:val="0038464A"/>
     <w:rsid w:val="00385053"/>
     <w:rsid w:val="00387AE6"/>
     <w:rsid w:val="00391C7D"/>
     <w:rsid w:val="003A26EC"/>
     <w:rsid w:val="003A4B15"/>
     <w:rsid w:val="003A54F3"/>
     <w:rsid w:val="003A5DCA"/>
     <w:rsid w:val="003B61B5"/>
     <w:rsid w:val="003D00A1"/>
     <w:rsid w:val="003E387A"/>
     <w:rsid w:val="003E5198"/>
     <w:rsid w:val="003F5180"/>
     <w:rsid w:val="003F717D"/>
     <w:rsid w:val="004026C4"/>
     <w:rsid w:val="004060B8"/>
     <w:rsid w:val="0040625E"/>
     <w:rsid w:val="0040655B"/>
     <w:rsid w:val="00410262"/>
     <w:rsid w:val="004134F7"/>
     <w:rsid w:val="004168CB"/>
     <w:rsid w:val="00422B9F"/>
     <w:rsid w:val="0042525A"/>
     <w:rsid w:val="00427346"/>
@@ -32001,58 +28646,60 @@
     <w:rsid w:val="005439A2"/>
     <w:rsid w:val="005458AF"/>
     <w:rsid w:val="0054654F"/>
     <w:rsid w:val="00547941"/>
     <w:rsid w:val="00552883"/>
     <w:rsid w:val="005529F1"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00553E1C"/>
     <w:rsid w:val="005602DD"/>
     <w:rsid w:val="00564BA9"/>
     <w:rsid w:val="0056608E"/>
     <w:rsid w:val="00567918"/>
     <w:rsid w:val="00570816"/>
     <w:rsid w:val="00571489"/>
     <w:rsid w:val="005731E8"/>
     <w:rsid w:val="005740C9"/>
     <w:rsid w:val="00575F69"/>
     <w:rsid w:val="005763CB"/>
     <w:rsid w:val="0058288D"/>
     <w:rsid w:val="00586AF5"/>
     <w:rsid w:val="0059685E"/>
     <w:rsid w:val="00596F68"/>
     <w:rsid w:val="005A23E6"/>
     <w:rsid w:val="005A5180"/>
     <w:rsid w:val="005A6683"/>
+    <w:rsid w:val="005B2034"/>
     <w:rsid w:val="005B7C1D"/>
     <w:rsid w:val="005C0ABF"/>
     <w:rsid w:val="005C1CE5"/>
     <w:rsid w:val="005C6466"/>
     <w:rsid w:val="005C7187"/>
     <w:rsid w:val="005D65D3"/>
     <w:rsid w:val="005E201A"/>
     <w:rsid w:val="005E2270"/>
+    <w:rsid w:val="005E529F"/>
     <w:rsid w:val="005E5A45"/>
     <w:rsid w:val="005F2558"/>
     <w:rsid w:val="005F4533"/>
     <w:rsid w:val="005F61DF"/>
     <w:rsid w:val="006016F8"/>
     <w:rsid w:val="006114C5"/>
     <w:rsid w:val="00611E42"/>
     <w:rsid w:val="0061346B"/>
     <w:rsid w:val="00614229"/>
     <w:rsid w:val="0061592D"/>
     <w:rsid w:val="00620A6D"/>
     <w:rsid w:val="006231BA"/>
     <w:rsid w:val="006248AF"/>
     <w:rsid w:val="00625F74"/>
     <w:rsid w:val="00633BD0"/>
     <w:rsid w:val="006342CF"/>
     <w:rsid w:val="0063583B"/>
     <w:rsid w:val="00637062"/>
     <w:rsid w:val="00637CB7"/>
     <w:rsid w:val="00640423"/>
     <w:rsid w:val="00642599"/>
     <w:rsid w:val="00647D81"/>
     <w:rsid w:val="0065254D"/>
     <w:rsid w:val="00656254"/>
     <w:rsid w:val="006610B3"/>
@@ -32156,96 +28803,100 @@
     <w:rsid w:val="00882B95"/>
     <w:rsid w:val="00882C26"/>
     <w:rsid w:val="00891F7D"/>
     <w:rsid w:val="008A0060"/>
     <w:rsid w:val="008B3FF8"/>
     <w:rsid w:val="008B5949"/>
     <w:rsid w:val="008C78BD"/>
     <w:rsid w:val="008D344F"/>
     <w:rsid w:val="008D6442"/>
     <w:rsid w:val="008D730F"/>
     <w:rsid w:val="008D7C09"/>
     <w:rsid w:val="008E2A17"/>
     <w:rsid w:val="008E3AEF"/>
     <w:rsid w:val="008F1D79"/>
     <w:rsid w:val="008F28A6"/>
     <w:rsid w:val="008F5485"/>
     <w:rsid w:val="008F6C8E"/>
     <w:rsid w:val="008F79A1"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902B5B"/>
     <w:rsid w:val="00906EFD"/>
     <w:rsid w:val="0091444D"/>
     <w:rsid w:val="009176BA"/>
     <w:rsid w:val="00920A0E"/>
     <w:rsid w:val="0092145A"/>
+    <w:rsid w:val="0092173F"/>
     <w:rsid w:val="00921D54"/>
     <w:rsid w:val="00922ED7"/>
     <w:rsid w:val="0092305A"/>
     <w:rsid w:val="00927F7A"/>
     <w:rsid w:val="00932153"/>
     <w:rsid w:val="00933316"/>
+    <w:rsid w:val="00941E28"/>
     <w:rsid w:val="009535C1"/>
     <w:rsid w:val="00956F21"/>
     <w:rsid w:val="009643CF"/>
     <w:rsid w:val="00973527"/>
     <w:rsid w:val="00974742"/>
     <w:rsid w:val="00980A96"/>
     <w:rsid w:val="009814AD"/>
     <w:rsid w:val="0098407C"/>
     <w:rsid w:val="009866F8"/>
     <w:rsid w:val="00990703"/>
     <w:rsid w:val="00992792"/>
     <w:rsid w:val="009955CB"/>
     <w:rsid w:val="00996C18"/>
     <w:rsid w:val="00997348"/>
     <w:rsid w:val="009A199A"/>
     <w:rsid w:val="009B14E0"/>
     <w:rsid w:val="009B2679"/>
+    <w:rsid w:val="009C0A2D"/>
     <w:rsid w:val="009C1184"/>
     <w:rsid w:val="009D3B6A"/>
     <w:rsid w:val="009D457C"/>
     <w:rsid w:val="009D6973"/>
     <w:rsid w:val="009E12DC"/>
     <w:rsid w:val="009E1F12"/>
     <w:rsid w:val="009E63A6"/>
     <w:rsid w:val="009F12A7"/>
     <w:rsid w:val="009F2829"/>
     <w:rsid w:val="009F2B33"/>
     <w:rsid w:val="00A0029B"/>
     <w:rsid w:val="00A03E65"/>
     <w:rsid w:val="00A0542F"/>
     <w:rsid w:val="00A064C4"/>
     <w:rsid w:val="00A1107E"/>
     <w:rsid w:val="00A115AF"/>
     <w:rsid w:val="00A17723"/>
     <w:rsid w:val="00A21F95"/>
     <w:rsid w:val="00A2236B"/>
     <w:rsid w:val="00A22619"/>
     <w:rsid w:val="00A22670"/>
     <w:rsid w:val="00A23931"/>
     <w:rsid w:val="00A348F9"/>
+    <w:rsid w:val="00A34A7E"/>
     <w:rsid w:val="00A34E32"/>
     <w:rsid w:val="00A360C6"/>
     <w:rsid w:val="00A369CA"/>
     <w:rsid w:val="00A37E37"/>
     <w:rsid w:val="00A404FA"/>
     <w:rsid w:val="00A41878"/>
     <w:rsid w:val="00A47846"/>
     <w:rsid w:val="00A509FB"/>
     <w:rsid w:val="00A60980"/>
     <w:rsid w:val="00A70B98"/>
     <w:rsid w:val="00A73756"/>
     <w:rsid w:val="00A73A34"/>
     <w:rsid w:val="00A74897"/>
     <w:rsid w:val="00A81A78"/>
     <w:rsid w:val="00A81F3E"/>
     <w:rsid w:val="00A838F0"/>
     <w:rsid w:val="00A83F7A"/>
     <w:rsid w:val="00A8591A"/>
     <w:rsid w:val="00A85CE2"/>
     <w:rsid w:val="00A92778"/>
     <w:rsid w:val="00A950BC"/>
     <w:rsid w:val="00A95F46"/>
     <w:rsid w:val="00A96B31"/>
     <w:rsid w:val="00A976CD"/>
     <w:rsid w:val="00AB0291"/>
@@ -32315,50 +28966,51 @@
     <w:rsid w:val="00C53A2E"/>
     <w:rsid w:val="00C56465"/>
     <w:rsid w:val="00C60AF6"/>
     <w:rsid w:val="00C6436D"/>
     <w:rsid w:val="00C6444A"/>
     <w:rsid w:val="00C67B84"/>
     <w:rsid w:val="00C72708"/>
     <w:rsid w:val="00C83B6F"/>
     <w:rsid w:val="00C8747D"/>
     <w:rsid w:val="00C92664"/>
     <w:rsid w:val="00C93B73"/>
     <w:rsid w:val="00CA07D7"/>
     <w:rsid w:val="00CA36F2"/>
     <w:rsid w:val="00CA5113"/>
     <w:rsid w:val="00CB07E4"/>
     <w:rsid w:val="00CB10C0"/>
     <w:rsid w:val="00CB209E"/>
     <w:rsid w:val="00CB4679"/>
     <w:rsid w:val="00CB6EF9"/>
     <w:rsid w:val="00CB7C24"/>
     <w:rsid w:val="00CC0EE1"/>
     <w:rsid w:val="00CC52E8"/>
     <w:rsid w:val="00CD4643"/>
     <w:rsid w:val="00CE3943"/>
     <w:rsid w:val="00CE762E"/>
+    <w:rsid w:val="00CF1F87"/>
     <w:rsid w:val="00CF274F"/>
     <w:rsid w:val="00CF3182"/>
     <w:rsid w:val="00CF3F15"/>
     <w:rsid w:val="00CF4EAB"/>
     <w:rsid w:val="00D02B93"/>
     <w:rsid w:val="00D034D3"/>
     <w:rsid w:val="00D04634"/>
     <w:rsid w:val="00D05852"/>
     <w:rsid w:val="00D05B51"/>
     <w:rsid w:val="00D063F2"/>
     <w:rsid w:val="00D15525"/>
     <w:rsid w:val="00D202C7"/>
     <w:rsid w:val="00D217F7"/>
     <w:rsid w:val="00D25735"/>
     <w:rsid w:val="00D25DFE"/>
     <w:rsid w:val="00D3100C"/>
     <w:rsid w:val="00D31918"/>
     <w:rsid w:val="00D33721"/>
     <w:rsid w:val="00D33AFC"/>
     <w:rsid w:val="00D5082C"/>
     <w:rsid w:val="00D508DB"/>
     <w:rsid w:val="00D60F61"/>
     <w:rsid w:val="00D66A3B"/>
     <w:rsid w:val="00D71590"/>
     <w:rsid w:val="00D722DC"/>
@@ -32434,50 +29086,51 @@
     <w:rsid w:val="00ED403B"/>
     <w:rsid w:val="00ED6311"/>
     <w:rsid w:val="00ED75E9"/>
     <w:rsid w:val="00EE4077"/>
     <w:rsid w:val="00EE734B"/>
     <w:rsid w:val="00EF3F63"/>
     <w:rsid w:val="00EF4AFA"/>
     <w:rsid w:val="00F03B59"/>
     <w:rsid w:val="00F1588C"/>
     <w:rsid w:val="00F22CFA"/>
     <w:rsid w:val="00F2381E"/>
     <w:rsid w:val="00F4017E"/>
     <w:rsid w:val="00F43981"/>
     <w:rsid w:val="00F44ED1"/>
     <w:rsid w:val="00F462AE"/>
     <w:rsid w:val="00F51622"/>
     <w:rsid w:val="00F52289"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F5458F"/>
     <w:rsid w:val="00F54711"/>
     <w:rsid w:val="00F56E18"/>
     <w:rsid w:val="00F61BF6"/>
     <w:rsid w:val="00F649FE"/>
     <w:rsid w:val="00F66230"/>
     <w:rsid w:val="00F71E4E"/>
+    <w:rsid w:val="00F753D0"/>
     <w:rsid w:val="00F844EA"/>
     <w:rsid w:val="00F85460"/>
     <w:rsid w:val="00F854DE"/>
     <w:rsid w:val="00F87224"/>
     <w:rsid w:val="00F87D25"/>
     <w:rsid w:val="00F904FD"/>
     <w:rsid w:val="00F92ADE"/>
     <w:rsid w:val="00F92E9C"/>
     <w:rsid w:val="00F93FF3"/>
     <w:rsid w:val="00F9437D"/>
     <w:rsid w:val="00F95B38"/>
     <w:rsid w:val="00F95BE2"/>
     <w:rsid w:val="00FA201F"/>
     <w:rsid w:val="00FA4456"/>
     <w:rsid w:val="00FA4DF2"/>
     <w:rsid w:val="00FA5468"/>
     <w:rsid w:val="00FA71BA"/>
     <w:rsid w:val="00FC433A"/>
     <w:rsid w:val="00FC696E"/>
     <w:rsid w:val="00FC794D"/>
     <w:rsid w:val="00FC79E6"/>
     <w:rsid w:val="00FE084C"/>
     <w:rsid w:val="00FE15CB"/>
     <w:rsid w:val="00FE3237"/>
     <w:rsid w:val="00FF1477"/>
@@ -34744,125 +31397,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...73 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE414D4055171D47BCE313F54A0AD7A5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8c55c7eab7d008dc9536638e82d8b1dc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15" xmlns:ns3="0def4cbc-81c8-4042-9252-5b610b9f69c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8617b2072e1a87fa051e96a67efa6b27" ns2:_="" ns3:_="">
     <xsd:import namespace="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <xsd:import namespace="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -35034,140 +31612,208 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">TEQZEQFTYNAP-107682344-43</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <Url>https://boltoncouncilcloud.sharepoint.com/sites/cseaeycte/_layouts/15/DocIdRedir.aspx?ID=TEQZEQFTYNAP-107682344-43</Url>
+      <Description>TEQZEQFTYNAP-107682344-43</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0176CD97-889E-43CF-B319-E518DE63EA0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB1A02DC-D8DB-4DC7-AAF4-861AC9653DC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DA540F4-2F7E-44FD-A2BB-B0EE05B5B19C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4CC447-E09A-49CE-9F0F-51C1964B5C0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D79C96A-29B9-4D64-9212-66E305C77860}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>6812</Words>
-  <Characters>39380</Characters>
+  <Words>6890</Words>
+  <Characters>39273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1712</Lines>
-  <Paragraphs>1049</Paragraphs>
+  <Lines>327</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Amends 2021 Safeguarding guidance for Childminders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wigan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45143</CharactersWithSpaces>
+  <CharactersWithSpaces>46071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="312" baseType="variant">
       <vt:variant>
         <vt:i4>4259917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.boltonsafeguardingchildren.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194340</vt:i4>
       </vt:variant>
       <vt:variant>