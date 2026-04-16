--- v0 (2026-02-08)
+++ v1 (2026-04-16)
@@ -1,58 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="468F18AA" w14:textId="73F42F46" w:rsidR="00D722DC" w:rsidRDefault="00086D29" w:rsidP="00834571">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
@@ -282,51 +285,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">rocedure for </w:t>
       </w:r>
       <w:r w:rsidR="008F1F70">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">aycare </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve"> Out of School </w:t>
       </w:r>
       <w:r w:rsidR="00B53130">
         <w:t>Settings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527BB413" w14:textId="77777777" w:rsidR="004D41EE" w:rsidRPr="004D41EE" w:rsidRDefault="004D41EE" w:rsidP="004D41EE"/>
-    <w:p w14:paraId="178A81B2" w14:textId="72A135B4" w:rsidR="00E61490" w:rsidRDefault="003748D7" w:rsidP="004D41EE">
+    <w:p w14:paraId="178A81B2" w14:textId="169F59FC" w:rsidR="00E61490" w:rsidRDefault="003748D7" w:rsidP="004D41EE">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00914105">
         <w:t>Revised</w:t>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF203E">
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="00914105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
       <w:r w:rsidR="000B3EA5" w:rsidRPr="00914105">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00C96CC6" w:rsidRPr="00914105">
         <w:rPr>
           <w:noProof/>
@@ -432,51 +435,54 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3708823" cy="756000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0065738C">
-        <w:t>.1</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00225563">
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077E6B32" w14:textId="77777777" w:rsidR="00953F21" w:rsidRPr="00953F21" w:rsidRDefault="00953F21" w:rsidP="00953F21"/>
     <w:p w14:paraId="16019957" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
     <w:p w14:paraId="64BE7DFE" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
     <w:p w14:paraId="58D997C6" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
     <w:p w14:paraId="374931A0" w14:textId="0EB60CA0" w:rsidR="005F2133" w:rsidRDefault="00235178" w:rsidP="005F2133">
       <w:r w:rsidRPr="00914105">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="487955FF" wp14:editId="66EC75AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>20320</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9938385</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7542530" cy="709295"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="15715" name="Picture 15715"/>
             <wp:cNvGraphicFramePr/>
@@ -14490,99 +14496,128 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">packed lunch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DC124F" w14:textId="1DA42E29" w:rsidR="00AD7126" w:rsidRDefault="00AD7126" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Children’s privacy during nappy changing</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="783C29BE" w14:textId="60C45E77" w:rsidR="002F3324" w:rsidRPr="002F3324" w:rsidRDefault="002F3324" w:rsidP="00181CEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safer sleeping policy – See The Lullaby Trust </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3324">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r w:rsidRPr="002F3324">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Safer-sleep-awareness-for-early-years-settings-booklet.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="215243A4" w14:textId="3F0C82EF" w:rsidR="006F4BCC" w:rsidRDefault="006F4BCC" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Smoking and vaping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3AE5CD" w14:textId="77777777" w:rsidR="00CA746A" w:rsidRPr="000D76D2" w:rsidRDefault="00CA746A" w:rsidP="00CA1EAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D081967" w14:textId="396AD271" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1107E">
         <w:t>This list is not exhaustive</w:t>
       </w:r>
       <w:r w:rsidR="00E1281A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC37542" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00A13E1B" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId100" w:history="1">
+      <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="42CF45E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>http://greatermanchesterscb.proceduresonline.com/chapters/contents.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7044DC37" w14:textId="4AC3B520" w:rsidR="003A100D" w:rsidRPr="00C03A50" w:rsidRDefault="003A100D" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="4ADE6121" w14:textId="77777777" w:rsidR="003A100D" w:rsidRDefault="003A100D" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -14696,92 +14731,92 @@
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc467855257"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00C80776">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00AA7C06" w:rsidRPr="00FE2E0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example please use the online form by following the</w:t>
       </w:r>
       <w:r w:rsidR="00641A46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:history="1">
+      <w:hyperlink r:id="rId102" w:history="1">
         <w:r w:rsidR="00641A46" w:rsidRPr="00641A46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0031662C" w:rsidRPr="00186FD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBE2AB6" w14:textId="50BA8D73" w:rsidR="00832A2F" w:rsidRPr="00832A2F" w:rsidRDefault="00832A2F" w:rsidP="00186FD0">
       <w:r w:rsidRPr="00832A2F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D74D92E" wp14:editId="351DBBCE">
             <wp:extent cx="5730240" cy="8724900"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId102" cstate="print">
+                    <a:blip r:embed="rId103" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5730240" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -19523,53 +19558,56 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6215712A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3287E14B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidSect="00CC52E8">
-          <w:headerReference w:type="default" r:id="rId103"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId105"/>
+          <w:headerReference w:type="even" r:id="rId104"/>
+          <w:headerReference w:type="default" r:id="rId105"/>
+          <w:footerReference w:type="even" r:id="rId106"/>
+          <w:footerReference w:type="default" r:id="rId107"/>
+          <w:headerReference w:type="first" r:id="rId108"/>
+          <w:footerReference w:type="first" r:id="rId109"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DAD30A" w14:textId="439DBEC3" w:rsidR="00D05852" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05852">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -24264,54 +24302,54 @@
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C5819A8" w14:textId="77777777" w:rsidR="00DA174B" w:rsidRDefault="00DA174B" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B475FF" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidSect="00D60F61">
-          <w:headerReference w:type="default" r:id="rId106"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId109"/>
+          <w:headerReference w:type="default" r:id="rId110"/>
+          <w:footerReference w:type="default" r:id="rId111"/>
+          <w:headerReference w:type="first" r:id="rId112"/>
+          <w:footerReference w:type="first" r:id="rId113"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="288C5E7E" w14:textId="08860281" w:rsidR="00C92664" w:rsidRPr="00214E21" w:rsidRDefault="00C92664" w:rsidP="00D05852">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc467855258"/>
       <w:r w:rsidRPr="00214E21">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00527FF7">
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C11D134" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00D05852" w:rsidRDefault="00C92664" w:rsidP="00D05852">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -25818,114 +25856,114 @@
           </w:tcPr>
           <w:p w14:paraId="5ECA4DEB" w14:textId="77777777" w:rsidR="00175239" w:rsidRDefault="00175239" w:rsidP="00476301">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="121C2676" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00596F68" w:rsidRDefault="00C92664" w:rsidP="00476301">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596F68">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Once completed this form should be emailed securely to: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidRPr="00596F68">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>boltonsafeguardingchildren@bolton.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00596F68">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CFC3A88" w14:textId="77777777" w:rsidR="005D65D3" w:rsidRDefault="00C92664" w:rsidP="00476301">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596F68">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or via </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="00596F68">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>www.boltonsafeguardingchildren.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="535E600D" w14:textId="77777777" w:rsidR="00175239" w:rsidRPr="00175239" w:rsidRDefault="00175239" w:rsidP="00476301">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65F188E5" w14:textId="77777777" w:rsidR="004168CB" w:rsidRDefault="004168CB" w:rsidP="0018032C"/>
     <w:sectPr w:rsidR="004168CB" w:rsidSect="00F52289">
-      <w:headerReference w:type="even" r:id="rId112"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId116"/>
+      <w:headerReference w:type="even" r:id="rId116"/>
+      <w:headerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:headerReference w:type="first" r:id="rId119"/>
+      <w:footerReference w:type="first" r:id="rId120"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="612" w:right="890" w:bottom="720" w:left="720" w:header="1077" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0843807C" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A4BB43" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
     <w:p w14:paraId="6AB0C53D" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7CBC6253" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -26018,99 +26056,117 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="549BEE7B" w14:textId="77777777" w:rsidR="00225563" w:rsidRDefault="00225563">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25DB5069" w14:textId="77777777" w:rsidR="00F07E33" w:rsidRDefault="00B10258" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="26" w:name="_Hlk141182325"/>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Polic</w:t>
     </w:r>
     <w:r w:rsidR="008370C0">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>y</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="26"/>
-  <w:p w14:paraId="171BC7DD" w14:textId="4F88F183" w:rsidR="009F0F13" w:rsidRDefault="009F0F13" w:rsidP="00A17AF2">
+  <w:p w14:paraId="171BC7DD" w14:textId="30F8A888" w:rsidR="009F0F13" w:rsidRDefault="009F0F13" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September 2025 V6</w:t>
     </w:r>
     <w:r w:rsidR="0065738C">
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00225563">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4859FBA4" w14:textId="54212881" w:rsidR="00B10258" w:rsidRPr="00A17AF2" w:rsidRDefault="00B10258" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
@@ -26164,116 +26220,123 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="005A6683">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3F178B55" w14:textId="77777777" w:rsidR="00B10258" w:rsidRPr="00E0237B" w:rsidRDefault="00B10258" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28F32E7B" w14:textId="240EC317" w:rsidR="00415DC1" w:rsidRDefault="00415DC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5929857F" w14:textId="77777777" w:rsidR="0031227A" w:rsidRDefault="0031227A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2BFADE85" w14:textId="77777777" w:rsidR="00462728" w:rsidRDefault="00462728">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19975F45" w14:textId="77777777" w:rsidR="00621F1A" w:rsidRPr="00621F1A" w:rsidRDefault="00621F1A" w:rsidP="00621F1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00621F1A">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Policy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04107377" w14:textId="42EAE365" w:rsidR="00B10258" w:rsidRDefault="00DA174B" w:rsidP="00621F1A">
+  <w:p w14:paraId="04107377" w14:textId="0AB41919" w:rsidR="00B10258" w:rsidRDefault="00DA174B" w:rsidP="00621F1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September 2025 v6</w:t>
     </w:r>
     <w:r w:rsidR="0065738C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00225563">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1632782276"/>
@@ -26318,51 +26381,51 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00B10258" w:rsidRPr="005A6683">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="062A3EED" w14:textId="77777777" w:rsidR="00B10258" w:rsidRPr="00E0237B" w:rsidRDefault="00B10258" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="15026"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5133"/>
       <w:gridCol w:w="5133"/>
       <w:gridCol w:w="5133"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B10258" w14:paraId="79EE1516" w14:textId="77777777" w:rsidTr="37529093">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5133" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="38746E96" w14:textId="14169227" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -26376,97 +26439,104 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5133" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5FE74C2E" w14:textId="4F9BEC1C" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D029918" w14:textId="7E8664DD" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26D5BA39" w14:textId="77777777" w:rsidR="00621F1A" w:rsidRPr="00621F1A" w:rsidRDefault="00621F1A" w:rsidP="00621F1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00621F1A">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Policy</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="518E6A6A" w14:textId="181F1B45" w:rsidR="00B10258" w:rsidRPr="00661202" w:rsidRDefault="00DA174B" w:rsidP="00621F1A">
+  <w:p w14:paraId="518E6A6A" w14:textId="7FDEF753" w:rsidR="00B10258" w:rsidRPr="00661202" w:rsidRDefault="00DA174B" w:rsidP="00621F1A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>September 2025 v.6</w:t>
     </w:r>
     <w:r w:rsidR="0065738C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00225563">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B10258">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="428944035"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00B10258" w:rsidRPr="005A6683">
@@ -26489,51 +26559,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B10258">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="00B10258" w:rsidRPr="005A6683">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CBB28C3" w14:textId="77777777" w:rsidR="00B10258" w:rsidRPr="00014775" w:rsidRDefault="00B10258" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00014775">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Guidance for Reviewing/Writing a Safeguarding Policy</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23177E48" w14:textId="77777777" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="00CC52E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
     </w:pPr>
@@ -26659,50 +26729,60 @@
     </w:p>
     <w:p w14:paraId="7659A5BB" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
     <w:p w14:paraId="6837E7EC" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B81768D" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ADCE1F" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
     <w:p w14:paraId="36C95F5E" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="01D13B50" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77122D85" w14:textId="77777777" w:rsidR="00225563" w:rsidRDefault="00225563">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62560ADD" w14:textId="7238D41B" w:rsidR="00B10258" w:rsidRDefault="00B10258">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="092E1230" wp14:editId="6F56235D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-360045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="252000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -26713,51 +26793,61 @@
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="252000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38AE13B9" w14:textId="77777777" w:rsidR="00225563" w:rsidRDefault="00225563">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2994A0C3" w14:textId="77777777" w:rsidR="00B10258" w:rsidRDefault="00B10258">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E81DD9" wp14:editId="27583FD8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-179070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10687050" cy="251460"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -26772,51 +26862,51 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="10687050" cy="251460"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5133"/>
       <w:gridCol w:w="5133"/>
       <w:gridCol w:w="5133"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B10258" w14:paraId="530F3707" w14:textId="77777777" w:rsidTr="37529093">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5133" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32431694" w14:textId="7C8EC5E3" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -26830,51 +26920,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5133" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="42BC8F3F" w14:textId="5293C709" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4013AD67" w14:textId="0D0448FD" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="37529093">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D541B7A" w14:textId="77777777" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="0018032C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="50ACE28D" wp14:editId="1E72C377">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>333375</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>608336</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6803390" cy="71749"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2085" name="Picture 2085"/>
@@ -26932,51 +27022,51 @@
                         <a:off x="0" y="0"/>
                         <a:ext cx="1" cy="1"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="1" cy="1"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="0E5E06AF" id="Group 15779" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:0;height:0;z-index:-251658239;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="1,1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeUfe1OQEAAIYCAAAOAAAAZHJzL2Uyb0RvYy54bWycksFOwzAMhu9IvEOUO0u7A0JV210GuwES&#10;8AAhTdpKTRw52dq9PW42prFx2sWNHeu3/68pV5Md2E5j6MFVPF9knGmnoOldW/Gvz5eHJ85ClK6R&#10;Azhd8b0OfFXf35WjL/QSOhgajYxEXChGX/EuRl8IEVSnrQwL8NrRpQG0MlKKrWhQjqRuB7HMskcx&#10;AjYeQekQqLo+XPI66RujVXwzJujIhorTbjFFTPF7jqIuZdGi9F2vjmvIG7awsnc09CS1llGyLfZX&#10;UrZXCAFMXCiwAozplU4eyE2eXbjZIGx98tIWY+tPmAjtBaebZdXrboP+w78jkRh9SyxSNnuZDNr5&#10;S1uyKSHbn5DpKTJFxZwzRdX8AFJ1RPuqV3XP/3SL3wHiz9iUkdm6pIbjj5lpnud0Pn8+9Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA/pUBq1gAAAP8AAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hmYI3u4miSJpNKUU9FcFWEG/T7DQJzc6G7DZJ/71TL/bymOENb76XLyfXqoH60Hg2kM4TUMSl&#10;tw1XBr52b/cvoEJEtth6JgNnCrAsbm9yzKwf+ZOGbayUhHDI0EAdY5dpHcqaHIa574jFO/jeYZS1&#10;r7TtcZRw1+qHJHnWDhuWDzV2tK6pPG5PzsD7iOPqMX0dNsfD+vyze/r43qRkzN1sWi1ARZri/zFc&#10;8AUdCmHa+xPboFoDUiT+qXgy7y+qi1xfcxe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ5R97U5AQAAhgIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAD+lQGrWAAAA/wAAAA8AAAAAAAAAAAAAAAAAkwMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACWBAAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D9C2087" w14:textId="7F544123" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="0018032C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E53C6F0" wp14:editId="54D49994">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-462915</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-676275</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="252000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 23"/>
@@ -26985,51 +27075,51 @@
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="252000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A7D39E6" w14:textId="77777777" w:rsidR="00B10258" w:rsidRDefault="00B10258" w:rsidP="0018032C">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0610582A" wp14:editId="4BA2C998">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-47624</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7620000" cy="266700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15768" name="Group 15768"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
@@ -32144,50 +32234,51 @@
     <w:rsid w:val="001E03CF"/>
     <w:rsid w:val="001E2381"/>
     <w:rsid w:val="001E3040"/>
     <w:rsid w:val="001E3622"/>
     <w:rsid w:val="001E4A5D"/>
     <w:rsid w:val="001F043E"/>
     <w:rsid w:val="001F0D78"/>
     <w:rsid w:val="001F1CE5"/>
     <w:rsid w:val="001F1EF2"/>
     <w:rsid w:val="001F2D1A"/>
     <w:rsid w:val="001F5161"/>
     <w:rsid w:val="001F5B1C"/>
     <w:rsid w:val="001F5EEE"/>
     <w:rsid w:val="001F7163"/>
     <w:rsid w:val="002007D6"/>
     <w:rsid w:val="002018DE"/>
     <w:rsid w:val="002037E1"/>
     <w:rsid w:val="002120CB"/>
     <w:rsid w:val="00213D00"/>
     <w:rsid w:val="00214146"/>
     <w:rsid w:val="0021481A"/>
     <w:rsid w:val="00214E21"/>
     <w:rsid w:val="00216685"/>
     <w:rsid w:val="00222A99"/>
     <w:rsid w:val="00222B6A"/>
+    <w:rsid w:val="00225563"/>
     <w:rsid w:val="002257BA"/>
     <w:rsid w:val="002259B1"/>
     <w:rsid w:val="00231605"/>
     <w:rsid w:val="00231879"/>
     <w:rsid w:val="00231AFE"/>
     <w:rsid w:val="00235178"/>
     <w:rsid w:val="00236531"/>
     <w:rsid w:val="0023689F"/>
     <w:rsid w:val="00237757"/>
     <w:rsid w:val="00240143"/>
     <w:rsid w:val="0024081C"/>
     <w:rsid w:val="00240F25"/>
     <w:rsid w:val="002414AA"/>
     <w:rsid w:val="00242964"/>
     <w:rsid w:val="002476A9"/>
     <w:rsid w:val="00247C09"/>
     <w:rsid w:val="0025048E"/>
     <w:rsid w:val="00250FBB"/>
     <w:rsid w:val="0026080C"/>
     <w:rsid w:val="00260A8F"/>
     <w:rsid w:val="00261678"/>
     <w:rsid w:val="00264E5A"/>
     <w:rsid w:val="00265B40"/>
     <w:rsid w:val="00266756"/>
     <w:rsid w:val="00266858"/>
@@ -32233,50 +32324,51 @@
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C4461"/>
     <w:rsid w:val="002C490F"/>
     <w:rsid w:val="002C6EAC"/>
     <w:rsid w:val="002C774B"/>
     <w:rsid w:val="002D1660"/>
     <w:rsid w:val="002D26B1"/>
     <w:rsid w:val="002D2FE9"/>
     <w:rsid w:val="002D371B"/>
     <w:rsid w:val="002D5987"/>
     <w:rsid w:val="002D694C"/>
     <w:rsid w:val="002E02E4"/>
     <w:rsid w:val="002E0746"/>
     <w:rsid w:val="002E1677"/>
     <w:rsid w:val="002E3376"/>
     <w:rsid w:val="002E3E4E"/>
     <w:rsid w:val="002E4162"/>
     <w:rsid w:val="002E416B"/>
     <w:rsid w:val="002E4CC7"/>
     <w:rsid w:val="002E50CD"/>
     <w:rsid w:val="002E658C"/>
     <w:rsid w:val="002E6FA4"/>
     <w:rsid w:val="002F0285"/>
     <w:rsid w:val="002F0C5D"/>
     <w:rsid w:val="002F231F"/>
+    <w:rsid w:val="002F3324"/>
     <w:rsid w:val="002F3D3F"/>
     <w:rsid w:val="002F54F2"/>
     <w:rsid w:val="002F55BE"/>
     <w:rsid w:val="002F7860"/>
     <w:rsid w:val="002F7AF8"/>
     <w:rsid w:val="003000EE"/>
     <w:rsid w:val="00301DDF"/>
     <w:rsid w:val="00301E20"/>
     <w:rsid w:val="003025AE"/>
     <w:rsid w:val="003041A0"/>
     <w:rsid w:val="003046B8"/>
     <w:rsid w:val="003046DE"/>
     <w:rsid w:val="00305A3E"/>
     <w:rsid w:val="003063CF"/>
     <w:rsid w:val="003064C7"/>
     <w:rsid w:val="00311AAC"/>
     <w:rsid w:val="00311FC0"/>
     <w:rsid w:val="00312136"/>
     <w:rsid w:val="0031227A"/>
     <w:rsid w:val="0031662C"/>
     <w:rsid w:val="0032288E"/>
     <w:rsid w:val="00322BC9"/>
     <w:rsid w:val="00325D0F"/>
     <w:rsid w:val="003260A5"/>
     <w:rsid w:val="00326620"/>
@@ -32392,50 +32484,51 @@
     <w:rsid w:val="0042525A"/>
     <w:rsid w:val="004259A4"/>
     <w:rsid w:val="004261D5"/>
     <w:rsid w:val="00427346"/>
     <w:rsid w:val="004306AD"/>
     <w:rsid w:val="00431C15"/>
     <w:rsid w:val="004320D2"/>
     <w:rsid w:val="00432CCF"/>
     <w:rsid w:val="00436F2C"/>
     <w:rsid w:val="00436F41"/>
     <w:rsid w:val="004379B6"/>
     <w:rsid w:val="00441C2A"/>
     <w:rsid w:val="00443353"/>
     <w:rsid w:val="00444D12"/>
     <w:rsid w:val="00445252"/>
     <w:rsid w:val="0044657F"/>
     <w:rsid w:val="00450616"/>
     <w:rsid w:val="00450D19"/>
     <w:rsid w:val="00451495"/>
     <w:rsid w:val="004522E7"/>
     <w:rsid w:val="004525DD"/>
     <w:rsid w:val="004527F9"/>
     <w:rsid w:val="00452DF4"/>
     <w:rsid w:val="0045324E"/>
     <w:rsid w:val="00454359"/>
+    <w:rsid w:val="00454CA9"/>
     <w:rsid w:val="00457686"/>
     <w:rsid w:val="00457F6C"/>
     <w:rsid w:val="00460584"/>
     <w:rsid w:val="004609AF"/>
     <w:rsid w:val="00460EE4"/>
     <w:rsid w:val="00461498"/>
     <w:rsid w:val="00461F52"/>
     <w:rsid w:val="004625F3"/>
     <w:rsid w:val="00462728"/>
     <w:rsid w:val="00462890"/>
     <w:rsid w:val="00462C0E"/>
     <w:rsid w:val="004634E7"/>
     <w:rsid w:val="004642D2"/>
     <w:rsid w:val="00470DC2"/>
     <w:rsid w:val="00471758"/>
     <w:rsid w:val="00471FBD"/>
     <w:rsid w:val="0047435D"/>
     <w:rsid w:val="0047451F"/>
     <w:rsid w:val="00475C84"/>
     <w:rsid w:val="00476301"/>
     <w:rsid w:val="0047673A"/>
     <w:rsid w:val="00476F16"/>
     <w:rsid w:val="00480E9E"/>
     <w:rsid w:val="004823CD"/>
     <w:rsid w:val="004831AB"/>
@@ -32530,50 +32623,51 @@
     <w:rsid w:val="00546EEE"/>
     <w:rsid w:val="00553F66"/>
     <w:rsid w:val="00554100"/>
     <w:rsid w:val="005601C6"/>
     <w:rsid w:val="005602DD"/>
     <w:rsid w:val="0056071D"/>
     <w:rsid w:val="00561B8E"/>
     <w:rsid w:val="00561FC9"/>
     <w:rsid w:val="005639E7"/>
     <w:rsid w:val="00564488"/>
     <w:rsid w:val="00564835"/>
     <w:rsid w:val="00564955"/>
     <w:rsid w:val="00564BBD"/>
     <w:rsid w:val="0056585B"/>
     <w:rsid w:val="005659F8"/>
     <w:rsid w:val="00566974"/>
     <w:rsid w:val="00567918"/>
     <w:rsid w:val="00572DF9"/>
     <w:rsid w:val="00573BE3"/>
     <w:rsid w:val="005740C9"/>
     <w:rsid w:val="00574B00"/>
     <w:rsid w:val="00574D6E"/>
     <w:rsid w:val="00574F13"/>
     <w:rsid w:val="00576589"/>
     <w:rsid w:val="005770D2"/>
+    <w:rsid w:val="00577C51"/>
     <w:rsid w:val="0058485D"/>
     <w:rsid w:val="00585496"/>
     <w:rsid w:val="00591778"/>
     <w:rsid w:val="00591960"/>
     <w:rsid w:val="0059230A"/>
     <w:rsid w:val="00593065"/>
     <w:rsid w:val="005935DC"/>
     <w:rsid w:val="005938A8"/>
     <w:rsid w:val="00593F32"/>
     <w:rsid w:val="00595033"/>
     <w:rsid w:val="00596F68"/>
     <w:rsid w:val="00597A83"/>
     <w:rsid w:val="005A096D"/>
     <w:rsid w:val="005A1D82"/>
     <w:rsid w:val="005A43AD"/>
     <w:rsid w:val="005A44FD"/>
     <w:rsid w:val="005A4C6F"/>
     <w:rsid w:val="005A5E02"/>
     <w:rsid w:val="005A6044"/>
     <w:rsid w:val="005A6683"/>
     <w:rsid w:val="005B0B15"/>
     <w:rsid w:val="005B0D09"/>
     <w:rsid w:val="005B1297"/>
     <w:rsid w:val="005B5A45"/>
     <w:rsid w:val="005B5C93"/>
@@ -32668,50 +32762,51 @@
     <w:rsid w:val="00691AC6"/>
     <w:rsid w:val="00691D00"/>
     <w:rsid w:val="00694DC1"/>
     <w:rsid w:val="0069516E"/>
     <w:rsid w:val="0069571D"/>
     <w:rsid w:val="006A04FC"/>
     <w:rsid w:val="006A0B37"/>
     <w:rsid w:val="006A0C3D"/>
     <w:rsid w:val="006A0EF3"/>
     <w:rsid w:val="006A1646"/>
     <w:rsid w:val="006A2D00"/>
     <w:rsid w:val="006A3ABC"/>
     <w:rsid w:val="006A4B40"/>
     <w:rsid w:val="006A6343"/>
     <w:rsid w:val="006A668F"/>
     <w:rsid w:val="006A6BB1"/>
     <w:rsid w:val="006B0E7E"/>
     <w:rsid w:val="006B2739"/>
     <w:rsid w:val="006B351D"/>
     <w:rsid w:val="006B3A69"/>
     <w:rsid w:val="006B4221"/>
     <w:rsid w:val="006B6841"/>
     <w:rsid w:val="006B6B70"/>
     <w:rsid w:val="006B77CD"/>
     <w:rsid w:val="006C2B8C"/>
+    <w:rsid w:val="006C502D"/>
     <w:rsid w:val="006D03C2"/>
     <w:rsid w:val="006D1068"/>
     <w:rsid w:val="006D206C"/>
     <w:rsid w:val="006D32E5"/>
     <w:rsid w:val="006D6A12"/>
     <w:rsid w:val="006D725C"/>
     <w:rsid w:val="006E0CFE"/>
     <w:rsid w:val="006E1BFA"/>
     <w:rsid w:val="006E2A2F"/>
     <w:rsid w:val="006E3989"/>
     <w:rsid w:val="006E43A3"/>
     <w:rsid w:val="006E510E"/>
     <w:rsid w:val="006E590D"/>
     <w:rsid w:val="006E6D79"/>
     <w:rsid w:val="006E795E"/>
     <w:rsid w:val="006F065F"/>
     <w:rsid w:val="006F2BED"/>
     <w:rsid w:val="006F30F3"/>
     <w:rsid w:val="006F422F"/>
     <w:rsid w:val="006F4BCC"/>
     <w:rsid w:val="006F671B"/>
     <w:rsid w:val="006F6CD1"/>
     <w:rsid w:val="006F7955"/>
     <w:rsid w:val="006F7C2B"/>
     <w:rsid w:val="00701178"/>
@@ -33083,50 +33178,51 @@
     <w:rsid w:val="00A4562C"/>
     <w:rsid w:val="00A459D6"/>
     <w:rsid w:val="00A4705D"/>
     <w:rsid w:val="00A47226"/>
     <w:rsid w:val="00A4751E"/>
     <w:rsid w:val="00A509FB"/>
     <w:rsid w:val="00A51BA9"/>
     <w:rsid w:val="00A5304B"/>
     <w:rsid w:val="00A54D21"/>
     <w:rsid w:val="00A567BA"/>
     <w:rsid w:val="00A60118"/>
     <w:rsid w:val="00A6216E"/>
     <w:rsid w:val="00A62A30"/>
     <w:rsid w:val="00A65869"/>
     <w:rsid w:val="00A65884"/>
     <w:rsid w:val="00A6720D"/>
     <w:rsid w:val="00A72A39"/>
     <w:rsid w:val="00A741CE"/>
     <w:rsid w:val="00A749A3"/>
     <w:rsid w:val="00A74C64"/>
     <w:rsid w:val="00A75245"/>
     <w:rsid w:val="00A75ACA"/>
     <w:rsid w:val="00A770A7"/>
     <w:rsid w:val="00A772F4"/>
     <w:rsid w:val="00A77A26"/>
+    <w:rsid w:val="00A82250"/>
     <w:rsid w:val="00A8591A"/>
     <w:rsid w:val="00A868B8"/>
     <w:rsid w:val="00A873B1"/>
     <w:rsid w:val="00A9105E"/>
     <w:rsid w:val="00A91BAE"/>
     <w:rsid w:val="00A9229F"/>
     <w:rsid w:val="00A9276A"/>
     <w:rsid w:val="00A93C61"/>
     <w:rsid w:val="00A94C67"/>
     <w:rsid w:val="00A96EAA"/>
     <w:rsid w:val="00A9748A"/>
     <w:rsid w:val="00A97837"/>
     <w:rsid w:val="00AA0763"/>
     <w:rsid w:val="00AA08FF"/>
     <w:rsid w:val="00AA0EF5"/>
     <w:rsid w:val="00AA1CEA"/>
     <w:rsid w:val="00AA320D"/>
     <w:rsid w:val="00AA3F9A"/>
     <w:rsid w:val="00AA413A"/>
     <w:rsid w:val="00AA4B78"/>
     <w:rsid w:val="00AA6EF0"/>
     <w:rsid w:val="00AA7C06"/>
     <w:rsid w:val="00AB3491"/>
     <w:rsid w:val="00AB3C95"/>
     <w:rsid w:val="00AB4DAB"/>
@@ -35876,70 +35972,70 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125464533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates/how-to-complete-a-risk-assessment-to-assess-the-risk-of-people-becoming-terrorists-or-supporting-terrorism" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/686b951610d550c668de3b8f/Keeping_children_safe_in_education_2025_part_one_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardinghildren.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance/prevent-duty-guidance-for-england-and-wales-accessible" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates/how-to-complete-a-risk-assessment-to-assess-the-risk-of-people-becoming-terrorists-or-supporting-terrorism" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/686b951610d550c668de3b8f/Keeping_children_safe_in_education_2025_part_one_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardinghildren.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lullabytrust.org.uk/wp-content/uploads/2025/02/Safer-sleep-awareness-for-early-years-settings-booklet.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance/prevent-duty-guidance-for-england-and-wales-accessible" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -36181,50 +36277,152 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">TEQZEQFTYNAP-107682344-50</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <Url>https://boltoncouncilcloud.sharepoint.com/sites/cseaeycte/_layouts/15/DocIdRedir.aspx?ID=TEQZEQFTYNAP-107682344-50</Url>
+      <Description>TEQZEQFTYNAP-107682344-50</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <UserInfo>
+        <DisplayName>Monckton, Ann</DisplayName>
+        <AccountId>736</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Longworth, Lyndsey</DisplayName>
+        <AccountId>733</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Howarth, Jane</DisplayName>
+        <AccountId>735</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kantor, Sheron</DisplayName>
+        <AccountId>734</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Graveson, Pamela</DisplayName>
+        <AccountId>732</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE414D4055171D47BCE313F54A0AD7A5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="70d4728f889a8cbd542d6a52617a9409">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15" xmlns:ns3="0def4cbc-81c8-4042-9252-5b610b9f69c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a6cd069da0bab1e98af32837ee44575d" ns2:_="" ns3:_="">
     <xsd:import namespace="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <xsd:import namespace="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -36396,242 +36594,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E18E211A-A39D-4961-9992-C4CB641ACF10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
+    <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B94888C-555B-49F3-B556-084B19062ACA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAEE3C4E-1E3E-4F5D-89DC-8B5C585117BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C660B109-47AF-4260-A430-7E3CF02629DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79013554-BE5E-49D3-B935-DAE33B0F4FE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>7166</Words>
-  <Characters>41709</Characters>
+  <Words>5610</Words>
+  <Characters>32726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1668</Lines>
-  <Paragraphs>1062</Paragraphs>
+  <Lines>1280</Lines>
+  <Paragraphs>712</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>changes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wigan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47813</CharactersWithSpaces>
+  <CharactersWithSpaces>38858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="510" baseType="variant">
       <vt:variant>
         <vt:i4>4259917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.boltonsafeguardingchildren.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194340</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -38152,29 +38248,29 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>changes</dc:title>
   <dc:subject/>
   <dc:creator>Wright, Laura</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>2046075249</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100AE414D4055171D47BCE313F54A0AD7A5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>bfcb117a-1647-47a2-b5d4-e8848d7b35b2</vt:lpwstr>
+    <vt:lpwstr>1b2d547c-cff4-4890-8aba-40db5382ecaf</vt:lpwstr>
   </property>
 </Properties>
 </file>