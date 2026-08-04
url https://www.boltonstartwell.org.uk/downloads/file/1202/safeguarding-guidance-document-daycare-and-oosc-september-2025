--- v1 (2026-04-16)
+++ v2 (2026-08-04)
@@ -199,379 +199,391 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572635" cy="2920365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E233FBE" w14:textId="04236783" w:rsidR="00B027B1" w:rsidRPr="00F42392" w:rsidRDefault="00940209" w:rsidP="00006A44">
+    <w:p w14:paraId="5E233FBE" w14:textId="04236783" w:rsidR="00B027B1" w:rsidRPr="00E1105F" w:rsidRDefault="00940209" w:rsidP="00006A44">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F42392">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1105F">
         <w:rPr>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Safeguarding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A15AFE1" w14:textId="39656C7A" w:rsidR="00D722DC" w:rsidRDefault="00F42392" w:rsidP="004D41EE">
+    <w:p w14:paraId="4879D32B" w14:textId="77777777" w:rsidR="00E1105F" w:rsidRDefault="00E1105F" w:rsidP="00E1105F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>This g</w:t>
+        <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">uidance </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is </w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
-        <w:t xml:space="preserve">for </w:t>
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="0040239C">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">eviewing and </w:t>
       </w:r>
       <w:r w:rsidR="0040239C">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">riting a </w:t>
       </w:r>
       <w:r w:rsidR="0040239C">
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">olicy </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">rocedure for </w:t>
       </w:r>
-      <w:r w:rsidR="008F1F70">
+    </w:p>
+    <w:p w14:paraId="527BB413" w14:textId="6610CCAE" w:rsidR="004D41EE" w:rsidRPr="004D41EE" w:rsidRDefault="008F1F70" w:rsidP="00E1105F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve">aycare </w:t>
       </w:r>
       <w:r w:rsidR="006807AE">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="0019594C">
         <w:t xml:space="preserve"> Out of School </w:t>
       </w:r>
       <w:r w:rsidR="00B53130">
         <w:t>Settings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527BB413" w14:textId="77777777" w:rsidR="004D41EE" w:rsidRPr="004D41EE" w:rsidRDefault="004D41EE" w:rsidP="004D41EE"/>
-    <w:p w14:paraId="178A81B2" w14:textId="169F59FC" w:rsidR="00E61490" w:rsidRDefault="003748D7" w:rsidP="004D41EE">
+    <w:p w14:paraId="178A81B2" w14:textId="51703433" w:rsidR="00E61490" w:rsidRDefault="003748D7" w:rsidP="004D41EE">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00914105">
         <w:t>Revised</w:t>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF203E">
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="00914105">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
       <w:r w:rsidR="000B3EA5" w:rsidRPr="00914105">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00C96CC6" w:rsidRPr="00914105">
+      <w:r w:rsidR="00F60495" w:rsidRPr="00914105">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E1D98B9" wp14:editId="05995E2E">
-[...59 lines deleted...]
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="298D8404" wp14:editId="69ECE4B0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="298D8404" wp14:editId="78736C58">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3770630</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3708823" cy="756000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3708823" cy="756000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E629AD" w:rsidRPr="00914105">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0065738C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00225563">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077E6B32" w14:textId="77777777" w:rsidR="00953F21" w:rsidRPr="00953F21" w:rsidRDefault="00953F21" w:rsidP="00953F21"/>
     <w:p w14:paraId="16019957" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
     <w:p w14:paraId="64BE7DFE" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
-    <w:p w14:paraId="58D997C6" w14:textId="77777777" w:rsidR="005F2133" w:rsidRDefault="005F2133" w:rsidP="005F2133"/>
-    <w:p w14:paraId="374931A0" w14:textId="0EB60CA0" w:rsidR="005F2133" w:rsidRDefault="00235178" w:rsidP="005F2133">
+    <w:p w14:paraId="58D997C6" w14:textId="512AFEE0" w:rsidR="005F2133" w:rsidRDefault="00E1105F" w:rsidP="005F2133">
       <w:r w:rsidRPr="00914105">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="487955FF" wp14:editId="66EC75AE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E1D98B9" wp14:editId="208F34F8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4502944</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>147955</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1898491" cy="1109345"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1899012" cy="1109650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374931A0" w14:textId="3C1372E1" w:rsidR="005F2133" w:rsidRDefault="00235178" w:rsidP="005F2133">
+      <w:r w:rsidRPr="00914105">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="487955FF" wp14:editId="31F8860F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>20320</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>9938385</wp:posOffset>
+              <wp:posOffset>10024110</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7542530" cy="709295"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="15715" name="Picture 15715"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15715" name="Picture 15715"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7542530" cy="709295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E29547" w14:textId="77777777" w:rsidR="00A47226" w:rsidRDefault="00A47226" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk527112113"/>
     </w:p>
-    <w:p w14:paraId="379E5711" w14:textId="75BFC482" w:rsidR="006F7C2B" w:rsidRPr="005602DD" w:rsidRDefault="006F7C2B" w:rsidP="00C37355">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005602DD">
+    <w:p w14:paraId="379E5711" w14:textId="75BFC482" w:rsidR="006F7C2B" w:rsidRPr="00F145EC" w:rsidRDefault="006F7C2B" w:rsidP="00F145EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4656DDC7" w14:textId="77777777" w:rsidR="00326620" w:rsidRPr="00370EB6" w:rsidRDefault="0019594C" w:rsidP="00C37355">
+    <w:p w14:paraId="4656DDC7" w14:textId="5CA98E7C" w:rsidR="00326620" w:rsidRPr="00370EB6" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This guidance has been designed to help you to develop and review your own safeguarding policy and practice. By providing answers to each of the questions</w:t>
+        <w:t>This guidance has been designed to help you develop and review your own safeguarding policy and practice. By providing answers to each of the questions</w:t>
       </w:r>
       <w:r w:rsidR="00A62A30" w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (which are highlighted in </w:t>
       </w:r>
       <w:r w:rsidR="00A62A30" w:rsidRPr="00370EB6">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>green text</w:t>
       </w:r>
       <w:r w:rsidR="00A62A30" w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
@@ -589,199 +601,190 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You may already have some of these elements covered in other policies </w:t>
       </w:r>
       <w:r w:rsidR="00895D61" w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-safety or use of mobile phone and cameras. It is up to you to choose to have separate policies or have all elements in one document, however you should avoid duplication and be clear which policies are linked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8E6933" w14:textId="1BC9DC3D" w:rsidR="00CB254A" w:rsidRPr="00370EB6" w:rsidRDefault="0019594C" w:rsidP="00CB254A">
+    <w:p w14:paraId="1B8E6933" w14:textId="6E8003BD" w:rsidR="00CB254A" w:rsidRPr="00370EB6" w:rsidRDefault="0019594C" w:rsidP="00CB254A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The guidance also includes some </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB2BAF" w:rsidRPr="00370EB6">
+        <w:t xml:space="preserve">The guidance also includes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1105F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00370EB6">
+        <w:t>examples to help you begin to write some of the sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1105F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>examples to help you begin to write some of the sections</w:t>
-[...8 lines deleted...]
-        <w:t>.”</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00370EB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Useful links have been added throughout the document that are not necessarily needed as part of your policy but may help you write the appropriate sections or find out more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8A9735" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="43A1B432" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="3ED6DE79" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="2B682857" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="1BB7FAE9" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="2B77F42F" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="1E35F17B" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="6FF1BB57" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="2D0F25C8" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="7D6E638F" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="682A57AD" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="3386D025" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="58C5F5F9" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="148DE0C2" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="2D0AC2B4" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="6D3B513C" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="30912E08" w14:textId="77777777" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="009A77B8"/>
     <w:p w14:paraId="376F7BEE" w14:textId="7FE8241E" w:rsidR="009A77B8" w:rsidRPr="009A77B8" w:rsidRDefault="009A77B8" w:rsidP="00F11AD8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1450"/>
           <w:tab w:val="left" w:pos="1880"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10011" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="34"/>
-        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2552"/>
         <w:gridCol w:w="7459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D13840" w:rsidRPr="00284B5F" w14:paraId="7884ACDC" w14:textId="77777777" w:rsidTr="0009126B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D13840" w:rsidRPr="00284B5F" w14:paraId="7884ACDC" w14:textId="77777777" w:rsidTr="00E1105F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F186593" w14:textId="68439BB2" w:rsidR="00D13840" w:rsidRPr="00284B5F" w:rsidRDefault="00D13840">
+          <w:p w14:paraId="2F186593" w14:textId="68439BB2" w:rsidR="00D13840" w:rsidRPr="00F145EC" w:rsidRDefault="00D13840">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284B5F">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F145EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Update</w:t>
             </w:r>
-            <w:r w:rsidR="00A06401">
+            <w:r w:rsidR="00A06401" w:rsidRPr="00F145EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FD7BD6" w14:textId="77777777" w:rsidR="00D13840" w:rsidRPr="00284B5F" w:rsidRDefault="00D13840">
+          <w:p w14:paraId="55FD7BD6" w14:textId="77777777" w:rsidR="00D13840" w:rsidRPr="00F145EC" w:rsidRDefault="00D13840">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284B5F">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F145EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Changes from the previous version</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1826" w14:paraId="1C7C9B20" w14:textId="77777777" w:rsidTr="0009126B">
+      <w:tr w:rsidR="002C1826" w14:paraId="1C7C9B20" w14:textId="77777777" w:rsidTr="00E1105F">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B6F2C6F" w14:textId="6B903718" w:rsidR="00B83D72" w:rsidRPr="0065738C" w:rsidRDefault="00C02708" w:rsidP="00C209FA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012204A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0012204A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
@@ -1601,60 +1604,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370EB6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>Safeguarding training</w:t>
             </w:r>
             <w:r w:rsidR="001B1C8B" w:rsidRPr="00370EB6">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> criteria – Annex C</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="3C696A64" w14:textId="77777777" w:rsidR="0065738C" w:rsidRPr="00370EB6" w:rsidRDefault="0065738C" w:rsidP="0065738C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00370EB6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Terrorism (Protection of premises) Act 2025 (For large, shared buildings) (Martyn’s Law)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3323480F" w14:textId="77777777" w:rsidR="0065738C" w:rsidRPr="00370EB6" w:rsidRDefault="0065738C" w:rsidP="0065738C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1741,1333 +1734,1447 @@
       <w:r w:rsidR="00B10258">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72362057" w14:textId="16A7116C" w:rsidR="00CC5582" w:rsidRDefault="00A17AF2" w:rsidP="00A34F07">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1872"/>
           <w:tab w:val="left" w:pos="2508"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="539A75FF" w14:textId="77777777" w:rsidR="00CC5582" w:rsidRDefault="00CC5582" w:rsidP="008370C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F00CAC3" w14:textId="2183AD42" w:rsidR="0019594C" w:rsidRPr="00D01C05" w:rsidRDefault="0095350C" w:rsidP="008370C0">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3F00CAC3" w14:textId="2183AD42" w:rsidR="0019594C" w:rsidRPr="00D01C05" w:rsidRDefault="0095350C" w:rsidP="00F145EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC5582">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008370C0" w:rsidRPr="00D01C05">
-[...5 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r w:rsidR="008370C0" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="0019594C" w:rsidRPr="00D01C05">
-[...5 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r w:rsidR="0019594C" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ssential Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6F6CF7" w14:textId="42206AF1" w:rsidR="0019594C" w:rsidRPr="005602DD" w:rsidRDefault="0019594C" w:rsidP="00C37355">
+    <w:p w14:paraId="1C6F6CF7" w14:textId="42206AF1" w:rsidR="0019594C" w:rsidRPr="00F145EC" w:rsidRDefault="0019594C" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The documents listed below are essential and </w:t>
       </w:r>
-      <w:r w:rsidR="00B500A8">
+      <w:r w:rsidR="00B500A8" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>should refer</w:t>
       </w:r>
-      <w:r w:rsidR="00A62A30">
+      <w:r w:rsidR="00A62A30" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C0FF22" w14:textId="4AA6B7E8" w:rsidR="00B8776A" w:rsidRPr="006D725C" w:rsidRDefault="00264E5A" w:rsidP="001D4799">
+    <w:p w14:paraId="32C0FF22" w14:textId="4AA6B7E8" w:rsidR="00B8776A" w:rsidRPr="00F145EC" w:rsidRDefault="00264E5A" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="006D725C">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>framework-for-action-threshold-document</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43F2EE4B" w14:textId="39282984" w:rsidR="007848CD" w:rsidRPr="00EC65A0" w:rsidRDefault="00EC65A0">
+    <w:p w14:paraId="43F2EE4B" w14:textId="39282984" w:rsidR="007848CD" w:rsidRPr="00F145EC" w:rsidRDefault="00EC65A0" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00EC65A0">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early help and working together – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39206A98" w14:textId="545554AE" w:rsidR="004D2447" w:rsidRPr="004D5780" w:rsidRDefault="004D2447">
+    <w:p w14:paraId="39206A98" w14:textId="545554AE" w:rsidR="004D2447" w:rsidRPr="00F145EC" w:rsidRDefault="004D2447" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="004D5780">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Worried about a child?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004D5780">
+      <w:r w:rsidRPr="00F145EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB530F">
+      <w:r w:rsidR="00DB530F" w:rsidRPr="00F145EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(Local Guide)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1F43BA" w14:textId="59452384" w:rsidR="00F1145D" w:rsidRPr="004D5780" w:rsidRDefault="00F1145D" w:rsidP="001D4799">
+    <w:p w14:paraId="2D1F43BA" w14:textId="59452384" w:rsidR="00F1145D" w:rsidRPr="00F145EC" w:rsidRDefault="00F1145D" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="004D5780">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Managing professional allegations – Bolton Safeguarding</w:t>
         </w:r>
-        <w:r w:rsidR="00C20F59" w:rsidRPr="004D5780">
+        <w:r w:rsidR="00C20F59" w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> children</w:t>
         </w:r>
-        <w:r w:rsidR="00FA08D8" w:rsidRPr="004D5780">
+        <w:r w:rsidR="00FA08D8" w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2025 (portal </w:t>
         </w:r>
-        <w:r w:rsidR="00534D9A" w:rsidRPr="004D5780">
+        <w:r w:rsidR="00534D9A" w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>referral</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00534D9A" w:rsidRPr="004D5780">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00534D9A" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5107C0" w14:textId="70B8A478" w:rsidR="003E680C" w:rsidRPr="004D5780" w:rsidRDefault="009F0FA5">
+    <w:p w14:paraId="6B5107C0" w14:textId="70B8A478" w:rsidR="003E680C" w:rsidRPr="00F145EC" w:rsidRDefault="009F0FA5" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="004D5780">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Keeping children safe in education </w:t>
         </w:r>
-        <w:r w:rsidR="008F6FB3" w:rsidRPr="004D5780">
+        <w:r w:rsidR="008F6FB3" w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="2" w:name="_Hlk57976604"/>
     </w:p>
-    <w:p w14:paraId="0575AD13" w14:textId="27DE3C36" w:rsidR="001B103B" w:rsidRPr="004D5780" w:rsidRDefault="004D5780">
+    <w:p w14:paraId="0575AD13" w14:textId="27DE3C36" w:rsidR="001B103B" w:rsidRPr="00F145EC" w:rsidRDefault="004D5780" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="004D5780">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Children's Wellbeing and Schools Bill 2024: policy summary - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17C787B8" w14:textId="63595CA4" w:rsidR="0019594C" w:rsidRDefault="0019594C" w:rsidP="0095350C">
+    <w:p w14:paraId="17C787B8" w14:textId="63595CA4" w:rsidR="0019594C" w:rsidRPr="00F145EC" w:rsidRDefault="0019594C" w:rsidP="0095350C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Further useful </w:t>
       </w:r>
-      <w:r w:rsidR="00D77B1C">
+      <w:r w:rsidR="00D77B1C" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>links</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218288AA" w14:textId="771BB9B8" w:rsidR="00DE31CC" w:rsidRPr="00B2442A" w:rsidRDefault="008D12D0">
+    <w:p w14:paraId="218288AA" w14:textId="771BB9B8" w:rsidR="00DE31CC" w:rsidRPr="00F145EC" w:rsidRDefault="008D12D0" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Home – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FD13A5B" w14:textId="7DD810E2" w:rsidR="00F232FD" w:rsidRPr="00B2442A" w:rsidRDefault="00F232FD" w:rsidP="00CF54D5">
+    <w:p w14:paraId="5FD13A5B" w14:textId="7DD810E2" w:rsidR="00F232FD" w:rsidRPr="00F145EC" w:rsidRDefault="00F232FD" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years foundation stage (EYFS) statutory framework - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00DD302B" w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DD302B" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated Sept </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00DD302B" w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DD302B" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1607EC23" w14:textId="49B27B76" w:rsidR="00ED06B7" w:rsidRPr="00B2442A" w:rsidRDefault="00F4088C" w:rsidP="001D4799">
+    <w:p w14:paraId="1607EC23" w14:textId="49B27B76" w:rsidR="00ED06B7" w:rsidRPr="00F145EC" w:rsidRDefault="00F4088C" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Child abuse concerns: guide for practitioners - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED06B7" w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00ED06B7" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(DfE</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7DBA" w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00BF7DBA" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29107A2B" w14:textId="075F8A03" w:rsidR="00B74FF8" w:rsidRDefault="004F3C2D" w:rsidP="001D4799">
+    <w:p w14:paraId="29107A2B" w14:textId="075F8A03" w:rsidR="00B74FF8" w:rsidRPr="00F145EC" w:rsidRDefault="004F3C2D" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prevent duty guidance: England and Wales (2023) - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B2442A">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1824352F" w14:textId="5C0B8A9E" w:rsidR="00AD7126" w:rsidRPr="00AD7126" w:rsidRDefault="00AD7126" w:rsidP="001D4799">
+    <w:p w14:paraId="1824352F" w14:textId="5C0B8A9E" w:rsidR="00AD7126" w:rsidRPr="00F145EC" w:rsidRDefault="00AD7126" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00AD7126">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Early Years Foundation Stage nutrition guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AD7126">
+      <w:r w:rsidRPr="00F145EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and choking guidance </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00AD7126">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Early years food choking hazards | Food Standards Agency</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54AE7B9F" w14:textId="20DD717E" w:rsidR="00ED71A1" w:rsidRDefault="00B74FF8" w:rsidP="00ED71A1">
+    <w:p w14:paraId="54AE7B9F" w14:textId="20DD717E" w:rsidR="00ED71A1" w:rsidRPr="00F145EC" w:rsidRDefault="00B74FF8" w:rsidP="00ED71A1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Greater Manchester Safeguarding Policies</w:t>
       </w:r>
-      <w:r w:rsidR="00ED71A1">
+      <w:r w:rsidR="00ED71A1" w:rsidRPr="00F145EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782B9404" w14:textId="00A75005" w:rsidR="00B74FF8" w:rsidRPr="00B2442A" w:rsidRDefault="00D40EA1" w:rsidP="001D4799">
+    <w:p w14:paraId="782B9404" w14:textId="00A75005" w:rsidR="00B74FF8" w:rsidRPr="00F145EC" w:rsidRDefault="00D40EA1" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Welcome to the Greater Manchester Safeguarding Children...</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ADA59D6" w14:textId="21AA8B5B" w:rsidR="00B74FF8" w:rsidRPr="00B2442A" w:rsidRDefault="008839F8" w:rsidP="001D4799">
+    <w:p w14:paraId="3ADA59D6" w14:textId="21AA8B5B" w:rsidR="00B74FF8" w:rsidRPr="00F145EC" w:rsidRDefault="008839F8" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00B2442A">
+        <w:r w:rsidRPr="00F145EC">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Domestic abuse and safeguarding children – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4BA64080" w14:textId="77777777" w:rsidR="00CC52E8" w:rsidRPr="00B2442A" w:rsidRDefault="00CC52E8" w:rsidP="00AD3AEB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A41B13" w14:textId="555BEFFA" w:rsidR="00CC52E8" w:rsidRPr="00B2442A" w:rsidRDefault="00CC52E8" w:rsidP="0095350C">
+    <w:p w14:paraId="17A41B13" w14:textId="39E4F6E2" w:rsidR="00CC52E8" w:rsidRPr="00B2442A" w:rsidRDefault="00CC52E8" w:rsidP="0095350C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like to speak to a </w:t>
       </w:r>
       <w:r w:rsidR="005F7F8A" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>member of t</w:t>
       </w:r>
       <w:r w:rsidR="00791837" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="005F7F8A" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Start Well</w:t>
       </w:r>
       <w:r w:rsidR="004261D5" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Quality &amp; Outcomes team</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B2442A">
+        <w:t xml:space="preserve"> Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="003168FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB0DCA" w:rsidRPr="00B2442A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="004261D5" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Outcomes team</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>safeguarding, please call 01204</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B500A8" w:rsidRPr="00B2442A">
+        <w:t xml:space="preserve"> about</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0DCA" w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="00B2442A">
+      <w:r w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>338149.</w:t>
+        <w:t>safeguarding, please call 01204</w:t>
+      </w:r>
+      <w:r w:rsidR="00B500A8" w:rsidRPr="00B2442A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00097650" w:rsidRPr="00B2442A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>338149</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAF784E" w14:textId="77777777" w:rsidR="0042525A" w:rsidRPr="00B2442A" w:rsidRDefault="0042525A" w:rsidP="0042525A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E94A21" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00B2442A" w:rsidRDefault="0095350C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2442A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEEC192" w14:textId="02F3172E" w:rsidR="00C92664" w:rsidRDefault="00C37355" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Safeguarding Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CCEA0C" w14:textId="77777777" w:rsidR="00CB254A" w:rsidRPr="00CB254A" w:rsidRDefault="00CB254A" w:rsidP="00CB254A">
+    <w:p w14:paraId="42CCEA0C" w14:textId="77777777" w:rsidR="00CB254A" w:rsidRDefault="00CB254A" w:rsidP="00CB254A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609C006C" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="00CB254A" w:rsidRDefault="005B6F9D" w:rsidP="00CB254A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0095350C" w:rsidRPr="00CB254A" w14:paraId="78F754D4" w14:textId="77777777" w:rsidTr="0095350C">
+      <w:tr w:rsidR="0095350C" w:rsidRPr="00336FA3" w14:paraId="78F754D4" w14:textId="77777777" w:rsidTr="0095350C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57994720" w14:textId="24A4EDED" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="57994720" w14:textId="24A4EDED" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB254A">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336FA3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Name of setting:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4A71AA" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="2E4A71AA" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095350C" w:rsidRPr="00CB254A" w14:paraId="3ACA56A0" w14:textId="77777777" w:rsidTr="0095350C">
+      <w:tr w:rsidR="0095350C" w:rsidRPr="00336FA3" w14:paraId="3ACA56A0" w14:textId="77777777" w:rsidTr="0095350C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437E538F" w14:textId="5E03A5B5" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="437E538F" w14:textId="5E03A5B5" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB254A">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336FA3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Author of the policy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6058693E" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="6058693E" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095350C" w:rsidRPr="00CB254A" w14:paraId="20DBC675" w14:textId="77777777" w:rsidTr="0095350C">
+      <w:tr w:rsidR="0095350C" w:rsidRPr="00336FA3" w14:paraId="20DBC675" w14:textId="77777777" w:rsidTr="0095350C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6A0F90" w14:textId="6A2F616C" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="7F6A0F90" w14:textId="6A2F616C" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB254A">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336FA3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E4068B" w14:textId="5FFDED00" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="22E4068B" w14:textId="5FFDED00" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB254A">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336FA3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095350C" w:rsidRPr="00CB254A" w14:paraId="1E723E13" w14:textId="77777777" w:rsidTr="0095350C">
+      <w:tr w:rsidR="0095350C" w:rsidRPr="00336FA3" w14:paraId="1E723E13" w14:textId="77777777" w:rsidTr="0095350C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5946AE" w14:textId="0A738DDC" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="54810BBB" w14:textId="77777777" w:rsidR="0095350C" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB254A">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336FA3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date of next review:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2A5946AE" w14:textId="0A738DDC" w:rsidR="005B6F9D" w:rsidRPr="005B6F9D" w:rsidRDefault="005B6F9D" w:rsidP="005B6F9D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF94253" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00CB254A" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
+          <w:p w14:paraId="3DF94253" w14:textId="77777777" w:rsidR="0095350C" w:rsidRPr="00336FA3" w:rsidRDefault="0095350C" w:rsidP="00CB254A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E4500ED" w14:textId="084141C4" w:rsidR="00B87C53" w:rsidRPr="00B87C53" w:rsidRDefault="00B87C53" w:rsidP="00AD3AEB">
+    <w:p w14:paraId="0E4500ED" w14:textId="084141C4" w:rsidR="00B87C53" w:rsidRPr="00336FA3" w:rsidRDefault="00B87C53" w:rsidP="00AD3AEB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336FA3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61922795" w14:textId="77777777" w:rsidR="008040E5" w:rsidRDefault="008040E5" w:rsidP="008040E5">
+    <w:p w14:paraId="61922795" w14:textId="77777777" w:rsidR="008040E5" w:rsidRPr="00336FA3" w:rsidRDefault="008040E5" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B02F249" w14:textId="77777777" w:rsidR="00B500A8" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336FA3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safeguarding Statement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B02F249" w14:textId="77777777" w:rsidR="00B500A8" w:rsidRPr="00336FA3" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+      <w:r w:rsidRPr="00336FA3">
         <w:t xml:space="preserve">Start with an introductory </w:t>
       </w:r>
-      <w:r w:rsidR="008040E5" w:rsidRPr="006445AE">
+      <w:r w:rsidR="008040E5" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Safeguarding Statement</w:t>
       </w:r>
-      <w:r w:rsidR="008040E5">
+      <w:r w:rsidR="008040E5" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005602DD">
+      <w:r w:rsidRPr="00336FA3">
         <w:t>and your commitment to it</w:t>
       </w:r>
-      <w:r w:rsidR="0095350C">
+      <w:r w:rsidR="0095350C" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00106F69" w14:textId="77777777" w:rsidR="006445AE" w:rsidRDefault="00C92664" w:rsidP="00361300">
+    <w:p w14:paraId="00106F69" w14:textId="77777777" w:rsidR="006445AE" w:rsidRPr="00336FA3" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="00336FA3">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What are the aims of your setting when working to keep children safe?</w:t>
       </w:r>
-      <w:r w:rsidR="0095350C" w:rsidRPr="00962B31">
+      <w:r w:rsidR="0095350C" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467BC91E" w14:textId="7F6C7D50" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+    <w:p w14:paraId="467BC91E" w14:textId="7F6C7D50" w:rsidR="00C92664" w:rsidRPr="00336FA3" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="00336FA3">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do you have a set of principles/beliefs underlying the work around safeguarding in your setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8FAC3B" w14:textId="09264279" w:rsidR="0077756C" w:rsidRPr="00C37355" w:rsidRDefault="00873220" w:rsidP="5FC2ABF8">
+    <w:p w14:paraId="6C8FAC3B" w14:textId="09264279" w:rsidR="0077756C" w:rsidRPr="00336FA3" w:rsidRDefault="00873220" w:rsidP="5FC2ABF8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> We believe that </w:t>
       </w:r>
-      <w:r w:rsidR="00004458" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00004458" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding is everybody’s business. Every child deserves the best possible start in life and support to fulfil their potential. A child’s experience in the early years has a major impact on their future chances. A secure, </w:t>
       </w:r>
-      <w:r w:rsidR="00014AD1" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00014AD1" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>safe,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and happy childhood is important in its own right, and it provides the foundation for children to make the most of their abilities and talents as they grow up. Everyone shares responsibility for safeguarding and promoting the welfare of children irrespective of roles</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00493056">
+        <w:t xml:space="preserve"> and happy childhood is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C92664" w:rsidRPr="5FC2ABF8">
+        <w:t>important in its own right, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> it provides the foundation for children to make the most of their abilities and talents as they grow up. Everyone shares responsibility for safeguarding and promoting the welfare of children irrespective of roles</w:t>
+      </w:r>
+      <w:r w:rsidR="00493056" w:rsidRPr="00336FA3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="00336FA3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> everyone working with children and young people should be familiar with local procedures and protocols for safeguarding the welfare of children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F0907" w14:textId="21CBB31D" w:rsidR="00222A99" w:rsidRPr="004525DD" w:rsidRDefault="00D9521D" w:rsidP="00222A99">
+    <w:p w14:paraId="3D3F0907" w14:textId="4B021BA5" w:rsidR="00222A99" w:rsidRPr="00336FA3" w:rsidRDefault="003168FF" w:rsidP="00222A99">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk48744146"/>
-      <w:r w:rsidRPr="006A04FC">
+      <w:r w:rsidRPr="00336FA3">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9521D" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00A74C64" w:rsidRPr="00A74C64">
+        <w:r w:rsidR="00A74C64" w:rsidRPr="00336FA3">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EYFS statutory framework for group and school-based providers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A74C64" w:rsidRPr="006A04FC">
+      <w:r w:rsidR="00A74C64" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A04FC">
+      <w:r w:rsidR="00D9521D" w:rsidRPr="00336FA3">
         <w:t>(www.gov.uk)</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3588">
+      <w:r w:rsidR="00EC3588" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00585496" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00585496" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">states </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00A74C64" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00A74C64" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00222A99" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00222A99" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> every setting, a practitioner must be designated to take lead responsibility for safeguarding children. The </w:t>
       </w:r>
-      <w:r w:rsidR="00982263">
+      <w:r w:rsidR="00982263" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00222A99" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00222A99" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">esignated safeguarding lead (DSL) is responsible for liaison with local statutory children's services agencies, and with the Local Safeguarding Partners (LSPs). All practitioners must be alert to any issues of concern in the child’s </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>life.</w:t>
       </w:r>
-      <w:r w:rsidR="00222A99" w:rsidRPr="004525DD">
+      <w:r w:rsidR="00222A99" w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA15A5C" w14:textId="364D1DC9" w:rsidR="009F043F" w:rsidRDefault="00222A99" w:rsidP="00222A99">
+    <w:p w14:paraId="0DA15A5C" w14:textId="5BC926BE" w:rsidR="009F043F" w:rsidRDefault="00222A99" w:rsidP="00222A99">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="004525DD">
+      <w:r w:rsidRPr="00336FA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>at home or elsewhere.</w:t>
       </w:r>
-      <w:r w:rsidR="00A74C64">
+      <w:r w:rsidR="00A74C64" w:rsidRPr="00336FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6EDF">
+      <w:r w:rsidR="004E6EDF" w:rsidRPr="00336FA3">
         <w:t>(EYFS 3.4 2025)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="382DB089" w14:textId="77777777" w:rsidR="00A74C64" w:rsidRPr="00962B31" w:rsidRDefault="00A74C64" w:rsidP="00222A99">
+      <w:r w:rsidR="005B6F9D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B78807F" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="00336FA3" w:rsidRDefault="005B6F9D" w:rsidP="00222A99">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4913B958" w14:textId="6590DB13" w:rsidR="007C25D7" w:rsidRPr="00327C88" w:rsidRDefault="00327C88" w:rsidP="009F043F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382DB089" w14:textId="77777777" w:rsidR="00A74C64" w:rsidRPr="00962B31" w:rsidRDefault="00A74C64" w:rsidP="00222A99">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4913B958" w14:textId="6590DB13" w:rsidR="007C25D7" w:rsidRPr="00336FA3" w:rsidRDefault="00327C88" w:rsidP="009F043F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00327C88">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="00336FA3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C19C08D" w14:textId="77777777" w:rsidR="00FC11CF" w:rsidRDefault="004525DD" w:rsidP="00FC11CF">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="7C19C08D" w14:textId="77777777" w:rsidR="00FC11CF" w:rsidRPr="006B36ED" w:rsidRDefault="004525DD" w:rsidP="003168FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Who is </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="007C25D7">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
+        <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>this policy for?</w:t>
       </w:r>
-      <w:r w:rsidR="008040E5" w:rsidRPr="007C25D7">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008040E5" w:rsidRPr="006B36ED">
+        <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F9C2FE" w14:textId="7E757BC2" w:rsidR="00C92664" w:rsidRPr="00FC11CF" w:rsidRDefault="00C92664" w:rsidP="00FC11CF">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="78F9C2FE" w14:textId="7E757BC2" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00C92664" w:rsidP="003168FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is the content?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BA769F" w14:textId="3386E682" w:rsidR="00C92664" w:rsidRPr="0095350C" w:rsidRDefault="00873220" w:rsidP="0095350C">
+    <w:p w14:paraId="20BA769F" w14:textId="3386E682" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00873220" w:rsidP="0095350C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350C">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00181CEA" w:rsidRPr="0095350C">
+      <w:r w:rsidR="00181CEA" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="0095350C">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ur Safeguarding policy appli</w:t>
       </w:r>
-      <w:r w:rsidR="00C37355" w:rsidRPr="0095350C">
+      <w:r w:rsidR="00C37355" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">es to……. and covers Early Help, </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="0095350C">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Familial Abuse/Neglect, Contextual safeguarding, Allegations about people who work with children, Mobile phone use…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C657E6A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CAF7B61" w14:textId="77777777" w:rsidR="00C37355" w:rsidRDefault="00C37355">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031D0E09" w14:textId="099B65C3" w:rsidR="00C92664" w:rsidRDefault="00C37355" w:rsidP="008040E5">
+    <w:p w14:paraId="031D0E09" w14:textId="099B65C3" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00C37355" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE32AC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contacts and telephone numbers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="4670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92664" w:rsidRPr="00C74FCA" w14:paraId="61395FD1" w14:textId="77777777" w:rsidTr="00722559">
         <w:tc>
@@ -3361,65 +3468,68 @@
               <w:t>In an emergency call 999 or if a child is at significant risk of immediate harm and it is not safe to wait for the online referral form to be assessed call 01204 331500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A6DD12C" w14:textId="26DF07E2" w:rsidR="00065FFE" w:rsidRDefault="005F7F8A" w:rsidP="005F7F8A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="005F7F8A">
               <w:t xml:space="preserve">Integrated front door – </w:t>
             </w:r>
             <w:r w:rsidR="00065FFE">
               <w:t>01204 331500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DBB11CB" w14:textId="408C88ED" w:rsidR="005F7F8A" w:rsidRPr="005F7F8A" w:rsidRDefault="005F7F8A" w:rsidP="005F7F8A">
+          <w:p w14:paraId="3DBB11CB" w14:textId="52B8FC97" w:rsidR="005F7F8A" w:rsidRPr="005F7F8A" w:rsidRDefault="005F7F8A" w:rsidP="005F7F8A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00E96DB8">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidR="00E96DB8">
               <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5924">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00FE3166">
               <w:t>5:00pm</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7F8A">
               <w:t xml:space="preserve"> (Mon-Fri)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5A2E14" w14:textId="58909564" w:rsidR="00C92664" w:rsidRPr="00C74FCA" w:rsidRDefault="005F7F8A" w:rsidP="008040E5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="005F7F8A">
               <w:t>Out of hours or bank holidays, call the emergency duty team 01204 337777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3952,76 +4062,88 @@
       </w:pPr>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00FE0516">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.boltonsafeguardinghildren.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E5572C" w14:textId="56DB1A17" w:rsidR="00231AFE" w:rsidRDefault="00231AFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D69A384" w14:textId="4189E616" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00990703" w:rsidP="00564835">
+    <w:p w14:paraId="0D69A384" w14:textId="4189E616" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00990703" w:rsidP="00564835">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>The legal framework or context for this policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81D474" w14:textId="4E5A6537" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+    <w:p w14:paraId="6D81D474" w14:textId="47E19645" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve">In addition to the </w:t>
       </w:r>
       <w:r w:rsidR="007A2C10">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
-        <w:t xml:space="preserve">ssential documents you could </w:t>
+        <w:t>ssential documents</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5924">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005602DD">
+        <w:t xml:space="preserve"> you could </w:t>
       </w:r>
       <w:r w:rsidR="00D97971">
         <w:t>include</w:t>
       </w:r>
-      <w:r w:rsidR="00901EE8">
-        <w:t>,</w:t>
+      <w:r w:rsidR="007F5924">
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00D97971">
         <w:t xml:space="preserve"> refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C05D81" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="001D4799">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004A7C3B">
         <w:t>Children Act 1989/2004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CFDEF9" w14:textId="60004DA0" w:rsidR="00C92664" w:rsidRPr="004A7C3B" w:rsidRDefault="00C92664" w:rsidP="001D4799">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4216,262 +4338,285 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve">This list is not </w:t>
       </w:r>
       <w:r w:rsidR="00EA33CD" w:rsidRPr="005602DD">
         <w:t>exhaustive;</w:t>
       </w:r>
       <w:r w:rsidRPr="005602DD">
         <w:t xml:space="preserve"> there may be other guidance which you would like to include here</w:t>
       </w:r>
       <w:r w:rsidR="003C7080">
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00D97971">
         <w:t xml:space="preserve"> see</w:t>
       </w:r>
       <w:r w:rsidR="004A5BDE">
         <w:t xml:space="preserve"> Gov.uk for</w:t>
       </w:r>
       <w:r w:rsidR="006E590D">
         <w:t xml:space="preserve"> other legal duties (EYFS 3.105)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8B8DE7" w14:textId="77777777" w:rsidR="00CB254A" w:rsidRPr="005602DD" w:rsidRDefault="00CB254A" w:rsidP="00BA6441">
+    <w:p w14:paraId="0357DC00" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRDefault="005B6F9D" w:rsidP="00BA6441">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D10BA40" w14:textId="1F6DCD88" w:rsidR="00C92664" w:rsidRPr="005602DD" w:rsidRDefault="00990703" w:rsidP="008040E5">
-[...7 lines deleted...]
-    <w:p w14:paraId="05C61DEB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+    <w:p w14:paraId="6B8B8DE7" w14:textId="77777777" w:rsidR="00CB254A" w:rsidRPr="005602DD" w:rsidRDefault="00CB254A" w:rsidP="00BA6441">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1C766CCE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D10BA40" w14:textId="1F6DCD88" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00990703" w:rsidP="008040E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Roles and responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C61DEB" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t>Who is the Deputy Safeguarding Lead?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0638E9AA" w14:textId="4A861E18" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+        <w:t xml:space="preserve">Who is your Designated Safeguarding Lead? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C766CCE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t xml:space="preserve">What are the roles and responsibilities of the Safeguarding Lead </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5068D588" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+        <w:t>Who is the Deputy Safeguarding Lead?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0638E9AA" w14:textId="4A861E18" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do the designated lead and deputy have the safeguarding knowledge and training to take on the safeguarding lead role? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60D493C7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+        <w:t xml:space="preserve">What are the roles and responsibilities of the Safeguarding Lead </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77A26">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deputy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5068D588" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t>Are there other identified people with responsibility for safeguarding?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56361D2C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
+        <w:t xml:space="preserve">Do the designated lead and deputy have the safeguarding knowledge and training to take on the safeguarding lead role? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D493C7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t xml:space="preserve">How do you ensure the designated safeguarding </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="7509FFB1" w14:textId="63CFBB18" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00361300">
+        <w:t>Are there other identified people with responsibility for safeguarding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56361D2C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00361300">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
+        <w:t xml:space="preserve">How do you ensure the designated safeguarding </w:t>
+      </w:r>
+      <w:r w:rsidR="000426B2" w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>lead,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or an </w:t>
+      </w:r>
+      <w:r w:rsidR="000426B2" w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trained deputy is available during opening hours for staff to discuss safeguarding concerns?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7509FFB1" w14:textId="63CFBB18" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00361300">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
         <w:t>What procedure would staff follow in the event of exceptional circumstances when the designated safeguarding lead (or deputy) is not available?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5864210C" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRDefault="00AA4B78" w:rsidP="007C52A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D44E993" w14:textId="0959E2F2" w:rsidR="007C52A6" w:rsidRDefault="00990703" w:rsidP="007C52A6">
+    <w:p w14:paraId="0D44E993" w14:textId="06A1754B" w:rsidR="007C52A6" w:rsidRPr="006B36ED" w:rsidRDefault="00990703" w:rsidP="007C52A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005602DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff safeguarding </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="005602DD">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00A6216E" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E28A24" w14:textId="73E32731" w:rsidR="00670528" w:rsidRPr="004C4363" w:rsidRDefault="00670528" w:rsidP="005B6F9D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk220317875"/>
       <w:r w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(EYFS 3.30 </w:t>
       </w:r>
       <w:r w:rsidR="004C4363" w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4363" w:rsidRPr="004C4363">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.33 and Annex C)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="2E86F6A2" w14:textId="2E8FB1BC" w:rsidR="00DE474D" w:rsidRPr="00DE474D" w:rsidRDefault="0038775A" w:rsidP="007C52A6">
+    <w:p w14:paraId="2E86F6A2" w14:textId="2E8FB1BC" w:rsidR="00DE474D" w:rsidRPr="00DE474D" w:rsidRDefault="0038775A" w:rsidP="005B6F9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00967296">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>all staff must be aware of Bolton’s Safeguarding</w:t>
       </w:r>
       <w:r w:rsidR="00475C84">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6216E">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -4862,9417 +5007,9539 @@
       <w:r w:rsidR="00873220" w:rsidRPr="00166D3A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00166D3A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> volunteers, apprentices, new staff and staff returning from long term sick</w:t>
       </w:r>
       <w:r w:rsidR="00F73EB5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00166D3A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">maternity leave? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1086A483" w14:textId="7E96A966" w:rsidR="000807CC" w:rsidRPr="00E2211C" w:rsidRDefault="00C92664" w:rsidP="000807CC">
+    <w:p w14:paraId="1086A483" w14:textId="7E96A966" w:rsidR="000807CC" w:rsidRPr="007F5924" w:rsidRDefault="00C92664" w:rsidP="000807CC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do you respond to any learning published by BSC</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6F68" w:rsidRPr="00E2211C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AC6F68" w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2211C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> and disseminate this to all staff?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CC9D85" w14:textId="77777777" w:rsidR="006B2739" w:rsidRDefault="00C92664" w:rsidP="000807CC">
+    <w:p w14:paraId="44CC9D85" w14:textId="77777777" w:rsidR="006B2739" w:rsidRPr="007F5924" w:rsidRDefault="00C92664" w:rsidP="007F5924">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">Where do you display </w:t>
       </w:r>
-      <w:r w:rsidR="005D5DF4" w:rsidRPr="00E2211C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005D5DF4" w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2211C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">afeguarding information for all staff? </w:t>
       </w:r>
-      <w:r w:rsidR="00873220" w:rsidRPr="00E2211C">
+      <w:r w:rsidR="00873220" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E2211C">
+      <w:r w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> flowcharts, name of designated safeguarding lead, policy, key messages</w:t>
       </w:r>
-      <w:r w:rsidR="0018237A" w:rsidRPr="00E2211C">
+      <w:r w:rsidR="0018237A" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004259A4" w:rsidRPr="00E2211C">
+      <w:r w:rsidR="004259A4" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCE4E0B" w14:textId="0922760D" w:rsidR="006B2739" w:rsidRDefault="004259A4" w:rsidP="0058485D">
+    <w:p w14:paraId="0CCE4E0B" w14:textId="0922760D" w:rsidR="006B2739" w:rsidRPr="007F5924" w:rsidRDefault="004259A4" w:rsidP="007F5924">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you include </w:t>
       </w:r>
-      <w:r w:rsidR="0026080C" w:rsidRPr="00D547B7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0026080C" w:rsidRPr="007F5924">
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">information on safeguarding babies? </w:t>
       </w:r>
-      <w:r w:rsidR="0026080C" w:rsidRPr="00D547B7">
+      <w:r w:rsidR="0026080C" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:r w:rsidR="000F29FC" w:rsidRPr="00D547B7">
+      <w:r w:rsidR="000F29FC" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">link </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="00D547B7">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="007F5924">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A2E544" w14:textId="0A5C2A45" w:rsidR="00CB254A" w:rsidRPr="00E2211C" w:rsidRDefault="00FA4577" w:rsidP="0058485D">
+    <w:p w14:paraId="08A2E544" w14:textId="0A5C2A45" w:rsidR="00CB254A" w:rsidRPr="007F5924" w:rsidRDefault="00FA4577" w:rsidP="0058485D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D547B7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5924">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="00B050"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you safeguard children with SEND/ non-verbal children?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35360CB3" w14:textId="5A9B1800" w:rsidR="005C614B" w:rsidRPr="00E2211C" w:rsidRDefault="00C92664" w:rsidP="0018237A">
+    <w:p w14:paraId="35360CB3" w14:textId="5A9B1800" w:rsidR="005C614B" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="0018237A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00990703" w:rsidRPr="00E2211C">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00990703" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="_Hlk57981539"/>
-    <w:p w14:paraId="06DF2D51" w14:textId="2130C28B" w:rsidR="00EF57A0" w:rsidRPr="0080707F" w:rsidRDefault="002D1660" w:rsidP="001C2B3D">
+    <w:p w14:paraId="06DF2D51" w14:textId="2130C28B" w:rsidR="00EF57A0" w:rsidRPr="006B36ED" w:rsidRDefault="002D1660" w:rsidP="001C2B3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00F9652E" w:rsidRPr="0080707F">
+      <w:r w:rsidR="00F9652E" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.boltonsafeguardingchildren.org.uk/multi-agency-safeguarding-training"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BSCP training page</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="19A2AABE" w14:textId="1C621B5C" w:rsidR="00C92664" w:rsidRPr="0080707F" w:rsidRDefault="00AF7A6D" w:rsidP="001C2B3D">
+    <w:p w14:paraId="19A2AABE" w14:textId="1C621B5C" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00AF7A6D" w:rsidP="001C2B3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.boltonsafeguardingchildren.org.uk/elearning" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e-learning – Bolton Safeguarding Children</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080707F">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5D6607" w14:textId="104D1CDB" w:rsidR="00B242D3" w:rsidRPr="0080707F" w:rsidRDefault="00B242D3" w:rsidP="001C2B3D">
+    <w:p w14:paraId="3E5D6607" w14:textId="104D1CDB" w:rsidR="00B242D3" w:rsidRPr="006B36ED" w:rsidRDefault="00B242D3" w:rsidP="001C2B3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="0080707F">
+        <w:r w:rsidRPr="006B36ED">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Training framework matrix – Learning and development</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E2211C" w:rsidRPr="0080707F">
+      <w:r w:rsidR="00E2211C" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (there is a link to a blank matrix)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585DB299" w14:textId="0763807F" w:rsidR="00D547B7" w:rsidRPr="0080707F" w:rsidRDefault="00D547B7" w:rsidP="001C2B3D">
+    <w:p w14:paraId="585DB299" w14:textId="0763807F" w:rsidR="00D547B7" w:rsidRPr="006B36ED" w:rsidRDefault="00D547B7" w:rsidP="001C2B3D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="0080707F">
+        <w:r w:rsidRPr="006B36ED">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bruising Protocol for Immobile Babies and Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="107CEAF0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00BA6441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0268F982" w14:textId="69852FB3" w:rsidR="00892910" w:rsidRDefault="000011E3" w:rsidP="00BA6441">
+    <w:p w14:paraId="0268F982" w14:textId="69852FB3" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="00BA6441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000011E3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">New </w:t>
       </w:r>
-      <w:r w:rsidR="00892910">
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">safeguarding </w:t>
       </w:r>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>amendments to the revised EYFS 2025</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4A7DF1" w14:textId="5F094A01" w:rsidR="000011E3" w:rsidRDefault="00892910" w:rsidP="00BA6441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please ensure your safeguarding policy reflects the changes you have made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09520075" w14:textId="77777777" w:rsidR="00892910" w:rsidRDefault="00892910" w:rsidP="00BA6441">
+    <w:p w14:paraId="3D7FDCE7" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRDefault="005B6F9D" w:rsidP="00BA6441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B533FBE" w14:textId="77777777" w:rsidR="006B36ED" w:rsidRPr="006B36ED" w:rsidRDefault="006B36ED" w:rsidP="00BA6441">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09520075" w14:textId="77777777" w:rsidR="00892910" w:rsidRDefault="00892910" w:rsidP="00BA6441">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-25"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2319D8" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="6C2319D8" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="006B36ED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D879B8">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding training </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="19A35255" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="000011E3" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+        <w:t>(3.30 – 3.32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A35255" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
         <w:t>Training delivery and content must meet new statutory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299A38DC" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="000011E3" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="299A38DC" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C840952" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="000011E3" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="1C840952" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you deliver safeguarding training and check understanding?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10664783" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="000011E3" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="10664783" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you ensure training covers all required areas?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED23353" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="000011E3" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="3ED23353" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you keep training up to date?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F4A80B" w14:textId="18D9A944" w:rsidR="00AA4B78" w:rsidRPr="00AA4B78" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="42F4A80B" w14:textId="6B42ACF6" w:rsidR="00AA4B78" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
-        <w:t>All staff complete BSCP-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>All staff complete BSCP-approved safeguarding training annually. Understanding is checked during supervision, and updates are shared via team meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57247AB4" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="006B36ED" w:rsidRDefault="005B6F9D" w:rsidP="00AA4B78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDF8969" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00370EB6" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A74BB3" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="20A74BB3" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="006B36ED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D879B8">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Whistleblowing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>(3.7 – 3.8)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0FE19A" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="4D0FE19A" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
         <w:t>Staff must be able to raise safeguarding concerns confidently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754EA709" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="754EA709" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656AF928" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="656AF928" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you communicate your whistleblowing policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E55B28" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="53E55B28" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you ensure staff know how to raise concerns?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E6EF64" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="20E6EF64" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How do you support staff who </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>whistleblow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567A8B58" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="00892910" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
+    <w:p w14:paraId="567A8B58" w14:textId="77777777" w:rsidR="00AA4B78" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="00AA4B78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
         <w:t>Our whistleblowing policy is displayed in the staff room and included in induction. Staff are reminded during supervision that they can contact LADO directly if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7FDBC9" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00BA6441">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CFDE9E" w14:textId="4BA04CA2" w:rsidR="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="62CFDE9E" w14:textId="0AC64D48" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="006B36ED">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:before="240" w:after="0"/>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-[...19 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safer recruitment </w:t>
+      </w:r>
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+        </w:rPr>
         <w:t>(3.20)</w:t>
       </w:r>
-      <w:r w:rsidR="00667890">
+      <w:r w:rsidR="00667890" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00667890" w:rsidRPr="00667890">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t>Also refer to page 16</w:t>
       </w:r>
       <w:r w:rsidR="00667890">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this guidance document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31321954" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="31321954" w14:textId="77F23FCB" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="006B36ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
         <w:t>Employers must now receive references before staff take up their employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A02788A" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="6A02788A" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD73BD8" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="7BD73BD8" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you currently collect references?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1FB506" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="0B1FB506" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What changes are needed to ensure references are received before employment begins?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A705BDA" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="5A705BDA" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you evidence compliance with this requirement?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2380AEA3" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="2380AEA3" w14:textId="77777777" w:rsidR="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000011E3">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>I/We request two references during recruitment and confirm receipt before issuing a start date. A recruitment checklist is used to record dates and signatures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A6A4AC" w14:textId="77777777" w:rsidR="006B36ED" w:rsidRPr="006B36ED" w:rsidRDefault="006B36ED" w:rsidP="000011E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C7D159" w14:textId="34D59176" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="006B36ED">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="000011E3" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hild absence requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00D879B8">
+        </w:rPr>
+        <w:t>(3.11 – 3.12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EC76CA" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...36 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Settings must follow up prolonged absences and maintain accurate emergency contact details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E754E5" w14:textId="7F0FA54E" w:rsidR="00D879B8" w:rsidRPr="00D879B8" w:rsidRDefault="00D879B8" w:rsidP="000011E3">
+    <w:p w14:paraId="29E754E5" w14:textId="7F0FA54E" w:rsidR="00D879B8" w:rsidRPr="006B36ED" w:rsidRDefault="00D879B8" w:rsidP="000011E3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D879B8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">see </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="00D879B8">
+        <w:r w:rsidRPr="006B36ED">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>attendance-guidance-for-early-years-foundation-stage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A95EA1D" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+    <w:p w14:paraId="7A95EA1D" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6443465B" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="6443465B" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you monitor attendance and identify prolonged absences?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EEF996" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="03EEF996" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is your process for contacting families when a child is absent?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E9B1E2" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="01E9B1E2" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you ensure emergency contact details are updated regularly?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D59DC07" w14:textId="77777777" w:rsidR="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>I/We review attendance daily and contact parents after two consecutive unexplained absences. Emergency contact details are checked termly and updated immediately when changes are reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA2D2C0" w14:textId="77777777" w:rsidR="006B36ED" w:rsidRPr="00892910" w:rsidRDefault="006B36ED" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="44439CF7" w14:textId="7F41BE72" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="00AA4B78" w:rsidP="006B36ED">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>How do you ensure emergency contact details are updated regularly?</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="000011E3" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>afer eating</w:t>
+      </w:r>
+      <w:r w:rsidR="000011E3" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00892910">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3.63 – 3.70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D47C42" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What does this mean for your setting?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>I/We review attendance daily and contact parents after two consecutive unexplained absences. Emergency contact details are checked termly and updated immediately when changes are reported.</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D879B8">
+        <w:t>A member of staff with a valid paediatric first aid certificate must be present in each room. Allergen plans must be reviewed regularly. Early Years students must have paediatric first aid training to be included in ratios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AFE012" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5033E230" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="5033E230" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>How do you ensure a qualified first aider is always present?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7179287F" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="7179287F" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>How often do you review allergen plans?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501380E7" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="501380E7" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="000011E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you verify students’ paediatric first aid training before counting them in ratios?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174505FF" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+    <w:p w14:paraId="174505FF" w14:textId="77777777" w:rsidR="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>I/We maintain a rota ensuring at least one paediatric first aider per room. Allergen plans are reviewed monthly and updated immediately if a child’s needs change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892DA6B" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="00AA4B78">
+    <w:p w14:paraId="4179A2D7" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="006B36ED" w:rsidRDefault="005B6F9D" w:rsidP="000011E3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2892DA6B" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="00AA4B78">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D155F1" w14:textId="20C27977" w:rsidR="000011E3" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="33D155F1" w14:textId="20C27977" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="006B36ED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D879B8">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Children’s privacy during nappy changing considered within safeguarding context.</w:t>
       </w:r>
-      <w:r w:rsidR="00892910">
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00892910" w:rsidRPr="00892910">
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>(3.86)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D208899" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+    <w:p w14:paraId="5D208899" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Privacy during nappy changing must be considered within safeguarding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442549B9" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+    <w:p w14:paraId="442549B9" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658A0683" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="658A0683" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you ensure privacy during nappy changes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B28B44A" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="7B28B44A" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Are procedures consistent across all rooms?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63997FE1" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="63997FE1" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you monitor compliance?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CBC477" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00892910">
+    <w:p w14:paraId="12CBC477" w14:textId="77777777" w:rsidR="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Nappy changing areas are screened, and staff follow a two-adult policy for transparency.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAEEEE5" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="006B36ED" w:rsidRDefault="005B6F9D" w:rsidP="00892910">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00DACD4E" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="000011E3" w:rsidRDefault="000011E3" w:rsidP="00AA4B78">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6502D923" w14:textId="6ACBAF62" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+    <w:p w14:paraId="6502D923" w14:textId="6ACBAF62" w:rsidR="000011E3" w:rsidRPr="006B36ED" w:rsidRDefault="000011E3" w:rsidP="006B36ED">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D879B8">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Safeguarding training criteria – Annex C</w:t>
       </w:r>
-      <w:r w:rsidR="00892910">
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00892910" w:rsidRPr="00892910">
+      <w:r w:rsidR="00892910" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>(Back of the EYFS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CB7037" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="74CB7037" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>What does this mean for your setting?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
         <w:t>Training must meet Annex C requirements for all designated safeguarding practitioners and the DSL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9CEEA2" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="3B9CEEA2" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Annex C training must include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7B920C" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="0E7B920C" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Definitions and categories of abuse, harm, and neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359E9DFE" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="359E9DFE" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Early indicators of abuse or neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211FE5A1" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="211FE5A1" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Safe working practices to protect children</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB9087C" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="5FB9087C" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How to respond, record, and refer concerns promptly</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58876353" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="58876353" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Understanding your setting’s safeguarding policy and procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA3EAB" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="5CFA3EAB" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Relevant legislation, national policy, and professional responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074305F5" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="074305F5" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Roles and responsibilities of practitioners and safeguarding leads</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314847B2" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="314847B2" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Additional DSL content:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF33A47" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="3CF33A47" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Safer recruitment procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F7BA0" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="5A0F7BA0" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Developing and implementing safeguarding policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F068E0E" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="1F068E0E" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Supporting and supervising staff in safeguarding practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59847C43" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="59847C43" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Local child protection procedures and working with statutory agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9FF3A0" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="4A9FF3A0" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Managing allegations against staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7552206E" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="7552206E" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Internet safety and online safeguarding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB31DF6" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="6AB31DF6" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Frequency:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749145E6" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="749145E6" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">All designated practitioners: Annex C training every </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>two years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0433791A" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="0433791A" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">DSL: Enhanced Annex C training every </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>two years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B98754" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="45B98754" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Reflective prompts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798973C9" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="798973C9" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you check training content against Annex C?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292BD0CB" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="292BD0CB" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>How do you track compliance for all staff roles?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F5CF72" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+    <w:p w14:paraId="10F5CF72" w14:textId="77777777" w:rsidR="00892910" w:rsidRPr="006B36ED" w:rsidRDefault="00892910" w:rsidP="00892910">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892910">
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>How do you incorporate learning from local safeguarding updates?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4123F7C5" w14:textId="5C5C24E2" w:rsidR="00892910" w:rsidRDefault="00892910" w:rsidP="00892910">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>We use a training matrix aligned with Annex C and review it quarterly to ensure compliance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C286FFD" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="00892910" w:rsidRDefault="005B6F9D" w:rsidP="00892910">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5670"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>How do you incorporate learning from local safeguarding updates?</w:t>
-[...11 lines deleted...]
-          <w:kern w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39510F93" w14:textId="77777777" w:rsidR="000011E3" w:rsidRPr="00892910" w:rsidRDefault="000011E3" w:rsidP="000011E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="234DBE54" w14:textId="68410968" w:rsidR="00C92664" w:rsidRPr="000011E3" w:rsidRDefault="00990703" w:rsidP="008040E5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234DBE54" w14:textId="68410968" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00990703" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...4 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Early </w:t>
       </w:r>
-      <w:r w:rsidR="12029091" w:rsidRPr="000011E3">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidR="12029091" w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="000011E3">
-[...1 lines deleted...]
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
+      <w:r w:rsidRPr="006B36ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>elp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788B70F0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00901C83">
+    <w:p w14:paraId="788B70F0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00C92664" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">How and when do you use </w:t>
       </w:r>
-      <w:r w:rsidR="005602DD" w:rsidRPr="00962B31">
+      <w:r w:rsidR="005602DD" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidR="005602DD" w:rsidRPr="00962B31">
+      <w:r w:rsidR="005602DD" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>elp?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1878A419" w14:textId="402E28FC" w:rsidR="00C92664" w:rsidRPr="008040E5" w:rsidRDefault="006A1646" w:rsidP="00901C83">
+    <w:p w14:paraId="1878A419" w14:textId="402E28FC" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="006A1646" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B36ED">
         <w:t>Bolton’s Framework for Action has clear thresholds for using Early Help processes</w:t>
       </w:r>
-      <w:r w:rsidR="00B63F51">
+      <w:r w:rsidR="00B63F51" w:rsidRPr="006B36ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00873220" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00873220" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96850">
+      <w:r w:rsidR="00D96850" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Early Help</w:t>
       </w:r>
-      <w:r w:rsidR="00D96850">
+      <w:r w:rsidR="00D96850" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is used to support the well-being of children and families</w:t>
       </w:r>
-      <w:r w:rsidR="1ADFE87A" w:rsidRPr="008040E5">
+      <w:r w:rsidR="1ADFE87A" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673BFEC3" w14:textId="209628F9" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00901C83">
+    <w:p w14:paraId="673BFEC3" w14:textId="209628F9" w:rsidR="00C92664" w:rsidRPr="006B36ED" w:rsidRDefault="00C92664" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008040E5">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Effective Early Help may be delivered at any point in a child’s life; pre-birth onwards, about any issue which is impacting or could affect their development and well-being, including education, </w:t>
       </w:r>
-      <w:r w:rsidR="00014AD1" w:rsidRPr="008040E5">
+      <w:r w:rsidR="00014AD1" w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008040E5">
+      <w:r w:rsidRPr="006B36ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and safety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA23F30" w14:textId="77777777" w:rsidR="000E4B7F" w:rsidRPr="008040E5" w:rsidRDefault="000E4B7F" w:rsidP="00901C83">
+    <w:p w14:paraId="5CA23F30" w14:textId="77777777" w:rsidR="000E4B7F" w:rsidRPr="006B36ED" w:rsidRDefault="000E4B7F" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E34186" w14:textId="2468475D" w:rsidR="00990703" w:rsidRPr="00EF0804" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+    <w:p w14:paraId="17E34186" w14:textId="2468475D" w:rsidR="00990703" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful link</w:t>
       </w:r>
-      <w:r w:rsidR="00F05643" w:rsidRPr="00EF0804">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F05643" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0804">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473705EB" w14:textId="130E905D" w:rsidR="008A6BB1" w:rsidRPr="008A6BB1" w:rsidRDefault="008A6BB1" w:rsidP="00901C83">
+    <w:p w14:paraId="473705EB" w14:textId="130E905D" w:rsidR="008A6BB1" w:rsidRPr="006B36ED" w:rsidRDefault="008A6BB1" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00766FBA">
+        <w:r w:rsidRPr="006B36ED">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early help and working together – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FA99D65" w14:textId="2F38D84D" w:rsidR="00690D8D" w:rsidRDefault="00EF3C76" w:rsidP="00901C83">
+    <w:p w14:paraId="3FA99D65" w14:textId="2F38D84D" w:rsidR="00690D8D" w:rsidRPr="006B36ED" w:rsidRDefault="00EF3C76" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="006204C5">
+        <w:r w:rsidRPr="006B36ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>framework-for-action-threshold-document (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F7F8467" w14:textId="77777777" w:rsidR="00690D8D" w:rsidRDefault="00690D8D" w:rsidP="00897E73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F65DD1F" w14:textId="19039E15" w:rsidR="00C92664" w:rsidRPr="00766FBA" w:rsidRDefault="00990703" w:rsidP="00766FBA">
+    <w:p w14:paraId="5F65DD1F" w14:textId="19039E15" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="00766FBA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766FBA">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>The main categories of abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E0CC25" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C75B94" w:rsidRDefault="00C92664" w:rsidP="00862F34">
+    <w:p w14:paraId="61E0CC25" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00862F34">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75B94">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the main categories of abuse and how would you identify them? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08049823" w14:textId="54F22B7A" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00862F34">
+    <w:p w14:paraId="08049823" w14:textId="54F22B7A" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00862F34">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75B94">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff know the signs and indicators of abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114DB9EF" w14:textId="77777777" w:rsidR="00441C2A" w:rsidRPr="00C75B94" w:rsidRDefault="00441C2A" w:rsidP="00862F34">
+    <w:p w14:paraId="114DB9EF" w14:textId="77777777" w:rsidR="00441C2A" w:rsidRPr="008E6C08" w:rsidRDefault="00441C2A" w:rsidP="00862F34">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5DEBCF" w14:textId="799B3A6B" w:rsidR="006B0E7E" w:rsidRPr="00C00884" w:rsidRDefault="00C84A71" w:rsidP="000418FA">
+    <w:p w14:paraId="2B5DEBCF" w14:textId="799B3A6B" w:rsidR="006B0E7E" w:rsidRPr="0050714A" w:rsidRDefault="00C84A71" w:rsidP="000418FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful links </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F842B7E" w14:textId="5D06000E" w:rsidR="00785791" w:rsidRDefault="0042302D" w:rsidP="00E1281A">
+    <w:p w14:paraId="1F842B7E" w14:textId="5D06000E" w:rsidR="00785791" w:rsidRPr="008E6C08" w:rsidRDefault="0042302D" w:rsidP="00E1281A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007158EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signs and Indicators of Abuse</w:t>
       </w:r>
-      <w:r w:rsidR="007158EF">
+      <w:r w:rsidR="007158EF" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="003D00BE" w:rsidRPr="003D00BE">
+        <w:r w:rsidR="003D00BE" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0566BD3F" w14:textId="61094AD8" w:rsidR="00C913A8" w:rsidRPr="00C913A8" w:rsidRDefault="00C913A8" w:rsidP="00C913A8">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="0566BD3F" w14:textId="561C3D53" w:rsidR="00C913A8" w:rsidRPr="008E6C08" w:rsidRDefault="00C913A8" w:rsidP="00C913A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting on neglect </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00CE1042">
-[...7 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Link</w:t>
         </w:r>
-        <w:r w:rsidR="00CE1042">
+        <w:r w:rsidR="00CE1042" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E9CEC22" w14:textId="77777777" w:rsidR="00897E73" w:rsidRPr="00897E73" w:rsidRDefault="00897E73" w:rsidP="00897E73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F878FD9" w14:textId="7C9B3564" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="00990703" w:rsidP="008040E5">
+    <w:p w14:paraId="5F878FD9" w14:textId="1469837B" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001C6FE5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The procedure to follow </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">if there is a child protection </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="001C6FE5">
-[...3 lines deleted...]
-    <w:p w14:paraId="6EA66A05" w14:textId="54BC440A" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA66A05" w14:textId="54BC440A" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5FC2ABF8">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
         <w:t>What is the procedure you follow if you suspect a child in your care has been harmed/abused?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E728AF8" w14:textId="1E312D75" w:rsidR="00EA119C" w:rsidRPr="005D38AC" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="3E728AF8" w14:textId="1E312D75" w:rsidR="00EA119C" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D38AC">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidR="00EA119C" w:rsidRPr="005D38AC">
+      <w:r w:rsidR="00EA119C" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSCP Framework </w:t>
       </w:r>
-      <w:r w:rsidR="00A06554" w:rsidRPr="005D38AC">
+      <w:r w:rsidR="00A06554" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00EA119C" w:rsidRPr="005D38AC">
+      <w:r w:rsidR="00EA119C" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Action </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F32357D" w14:textId="0340BB1A" w:rsidR="00BF6C6A" w:rsidRDefault="00BF6C6A" w:rsidP="006D03C2">
+    <w:p w14:paraId="1F32357D" w14:textId="0340BB1A" w:rsidR="00BF6C6A" w:rsidRPr="008E6C08" w:rsidRDefault="00BF6C6A" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7730C7EB" w14:textId="5943FB89" w:rsidR="00BF6C6A" w:rsidRPr="00BF6C6A" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="7730C7EB" w14:textId="5943FB89" w:rsidR="00BF6C6A" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF6C6A">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00C339AE">
+      <w:r w:rsidR="00C339AE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF6C6A">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> when will you inform parents?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F11065" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="64F11065" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How will you ensure the child is safe and support him/her throughout the process?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0EEE67" w14:textId="6A95B4B5" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="0F0EEE67" w14:textId="6A95B4B5" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How will you record your concerns? (</w:t>
       </w:r>
-      <w:r w:rsidR="00873220" w:rsidRPr="00962B31">
+      <w:r w:rsidR="00873220" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> body map)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADC949F" w14:textId="1E30B3F7" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="4ADC949F" w14:textId="1E30B3F7" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How will you follow up your referral in writing</w:t>
       </w:r>
-      <w:r w:rsidR="00A749A3">
+      <w:r w:rsidR="00A749A3" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> and within what timescales?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3E823D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="0B3E823D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What happens after a child protection referral has been made?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781715E7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
+    <w:p w14:paraId="781715E7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How will you maintain relationships with a family after a child protection referral?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4335DD0E" w14:textId="5B64E510" w:rsidR="00AE20A2" w:rsidRPr="00962B31" w:rsidRDefault="009F2F08" w:rsidP="006D03C2">
+    <w:p w14:paraId="4335DD0E" w14:textId="5B64E510" w:rsidR="00AE20A2" w:rsidRPr="008E6C08" w:rsidRDefault="009F2F08" w:rsidP="006D03C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r w:rsidR="00523C2B">
+      <w:r w:rsidR="00523C2B" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">is your procedure </w:t>
       </w:r>
-      <w:r w:rsidR="002E3376">
+      <w:r w:rsidR="002E3376" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>when a child is absent from your setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35406ADE" w14:textId="77777777" w:rsidR="00901C83" w:rsidRPr="00901C83" w:rsidRDefault="00901C83" w:rsidP="00901C83">
+    <w:p w14:paraId="35406ADE" w14:textId="77777777" w:rsidR="00901C83" w:rsidRPr="008E6C08" w:rsidRDefault="00901C83" w:rsidP="00901C83">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1DC1A737" w14:textId="511C5CCF" w:rsidR="00C92664" w:rsidRPr="00BC6318" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC1A737" w14:textId="511C5CCF" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk89949364"/>
-      <w:r w:rsidRPr="00BC6318">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00F05643" w:rsidRPr="00BC6318">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F05643" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187991E0" w14:textId="0C426C22" w:rsidR="009C1301" w:rsidRDefault="00C92664" w:rsidP="00901C83">
+    <w:p w14:paraId="40B5D759" w14:textId="77777777" w:rsidR="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk48211411"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="008E6C08">
         <w:t>Up</w:t>
       </w:r>
-      <w:r w:rsidR="001C6FE5" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="008E6C08">
         <w:t>to date referral process guid</w:t>
       </w:r>
-      <w:r w:rsidR="00BB5A5B">
+      <w:r w:rsidR="00BB5A5B" w:rsidRPr="008E6C08">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00C01470">
+      <w:r w:rsidR="00C01470" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> can be found</w:t>
       </w:r>
-      <w:r w:rsidR="004D2286">
+      <w:r w:rsidR="004D2286" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> online and</w:t>
       </w:r>
-      <w:r w:rsidR="00C01470">
+      <w:r w:rsidR="00C01470" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> in the</w:t>
       </w:r>
-      <w:r w:rsidR="00BB5A5B">
+      <w:r w:rsidR="00BB5A5B" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006204C5">
+      <w:r w:rsidR="006204C5" w:rsidRPr="008E6C08">
         <w:t>Framework for Action</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C1301">
-[...7 lines deleted...]
-    <w:p w14:paraId="59DA347D" w14:textId="565E513D" w:rsidR="004D2286" w:rsidRPr="004D2286" w:rsidRDefault="004D2286" w:rsidP="00901C83">
+    </w:p>
+    <w:p w14:paraId="59DA347D" w14:textId="26164DDD" w:rsidR="004D2286" w:rsidRPr="008E6C08" w:rsidRDefault="004D2286" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="005D38AC">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Worried about a child? – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40F07159" w14:textId="151B7813" w:rsidR="006B0E7E" w:rsidRDefault="006204C5" w:rsidP="00901C83">
+    <w:p w14:paraId="40F07159" w14:textId="151B7813" w:rsidR="006B0E7E" w:rsidRPr="008E6C08" w:rsidRDefault="006204C5" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="006204C5">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>framework-for-action-threshold-document (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006204C5" w:rsidDel="006204C5">
+      <w:r w:rsidRPr="008E6C08" w:rsidDel="006204C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3017A382" w14:textId="0967DBBB" w:rsidR="005659F8" w:rsidRDefault="00911BB2" w:rsidP="00901C83">
+    <w:p w14:paraId="3017A382" w14:textId="0967DBBB" w:rsidR="005659F8" w:rsidRPr="008E6C08" w:rsidRDefault="00911BB2" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="00911BB2">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Domestic abuse and safeguarding children – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="541BC69B" w14:textId="7B08CFC4" w:rsidR="00BC6318" w:rsidRPr="00BC6318" w:rsidRDefault="00BC6318" w:rsidP="00901C83">
+    <w:p w14:paraId="541BC69B" w14:textId="7B08CFC4" w:rsidR="00BC6318" w:rsidRDefault="00BC6318" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="00BC6318">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Child neglect – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E895967" w14:textId="77777777" w:rsidR="009D4438" w:rsidRPr="006B0E7E" w:rsidRDefault="009D4438" w:rsidP="009D4438">
+    <w:p w14:paraId="3E1FDE94" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="00BC6318" w:rsidRDefault="005B6F9D" w:rsidP="00901C83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2056D157" w14:textId="1715905C" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="00990703" w:rsidP="008040E5">
-[...7 lines deleted...]
-    <w:p w14:paraId="3DA9B060" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
+    <w:p w14:paraId="5E895967" w14:textId="77777777" w:rsidR="009D4438" w:rsidRPr="006B0E7E" w:rsidRDefault="009D4438" w:rsidP="009D4438">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="31E02E70" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2056D157" w14:textId="1715905C" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Disclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA9B060" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t>How do you ensure children have a voice and are heard?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0062572F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
+        <w:t>What rights do children have?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E02E70" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t>What procedures do you follow when a child makes a disclosure?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57B7470B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
+        <w:t>How do you ensure children have a voice and are heard?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0062572F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962B31">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t>How do you support children who have shared information with you about abuse or neglect?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D2D47D7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
+        <w:t>What procedures do you follow when a child makes a disclosure?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B7470B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5FC2ABF8">
-[...70 lines deleted...]
-    <w:p w14:paraId="4F5A77B7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
+      <w:r w:rsidRPr="00962B31">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>How do you support children who have shared information with you about abuse or neglect?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D47D7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="005D38AC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="5CAF75FF" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
+      <w:r w:rsidRPr="5FC2ABF8">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>What messages do you give to them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CD6545" w14:textId="392D103F" w:rsidR="00410A95" w:rsidRDefault="00C92664" w:rsidP="009D4438">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6F00">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you support them after they have disclosed to you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E424A9A" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="004D6F00" w:rsidRDefault="005B6F9D" w:rsidP="009D4438">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4BF4FE" w14:textId="77777777" w:rsidR="00112E74" w:rsidRPr="009D4438" w:rsidRDefault="00112E74" w:rsidP="009D4438">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CBC4AE" w14:textId="5FF5467B" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Record keeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01450196" w14:textId="455943CD" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00E1281A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to GDPR Guidelines and your Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2BC9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5A77B7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="524EB285" w14:textId="07DF0344" w:rsidR="00C92664" w:rsidRPr="00093F17" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>What written records do you make and who has access to them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAF75FF" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093F17">
-[...6 lines deleted...]
-    <w:p w14:paraId="30236DF6" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Where do you keep your safeguarding records?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524EB285" w14:textId="07DF0344" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="004D6F00">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="212D8BB6" w14:textId="77777777" w:rsidR="00275CE1" w:rsidRDefault="00275CE1">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>What written information will you pass on to other settings when the child leaves you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30236DF6" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A10C15B" w14:textId="091C63CE" w:rsidR="008150D3" w:rsidRPr="00AB3C95" w:rsidRDefault="008150D3">
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How long will you keep your records? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212D8BB6" w14:textId="77777777" w:rsidR="00275CE1" w:rsidRPr="008E6C08" w:rsidRDefault="00275CE1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3C95">
-[...8 lines deleted...]
-    <w:p w14:paraId="74B83E30" w14:textId="20336076" w:rsidR="008150D3" w:rsidRPr="008B493E" w:rsidRDefault="005D5A5F" w:rsidP="00A22D3E">
+    </w:p>
+    <w:p w14:paraId="4A10C15B" w14:textId="091C63CE" w:rsidR="008150D3" w:rsidRPr="0050714A" w:rsidRDefault="008150D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful links </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B83E30" w14:textId="20336076" w:rsidR="008150D3" w:rsidRPr="008E6C08" w:rsidRDefault="005D5A5F" w:rsidP="00A22D3E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:anchor=":~:text=Skip%20contents-,Contents,access%2C%20loss%2C%20destruction%20or%20damage" w:history="1">
-        <w:r w:rsidRPr="008B493E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Data protection:</w:t>
         </w:r>
-        <w:r w:rsidR="00A22D3E" w:rsidRPr="008B493E">
+        <w:r w:rsidR="00A22D3E" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> The </w:t>
         </w:r>
-        <w:r w:rsidRPr="008B493E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UK's data protection legislation - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DE531E5" w14:textId="45843966" w:rsidR="004831AB" w:rsidRPr="004831AB" w:rsidRDefault="004831AB" w:rsidP="00A22D3E">
+    <w:p w14:paraId="0DE531E5" w14:textId="45843966" w:rsidR="004831AB" w:rsidRDefault="004831AB" w:rsidP="00A22D3E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="008B493E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Freedom of Information Act 2000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="099B6F64" w14:textId="77777777" w:rsidR="00112E74" w:rsidRDefault="00112E74">
+    <w:p w14:paraId="5245BF78" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="004831AB" w:rsidRDefault="005B6F9D" w:rsidP="00A22D3E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="56037CB0" w14:textId="2C094508" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099B6F64" w14:textId="77777777" w:rsidR="00112E74" w:rsidRDefault="00112E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...60 lines deleted...]
-    <w:p w14:paraId="5ED36146" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
+    </w:p>
+    <w:p w14:paraId="21618C68" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Confidentiality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36542B07" w14:textId="6D1BEAB0" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00E1281A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to GDPR Guidelines and your Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00F111BD" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56037CB0" w14:textId="2C094508" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="6E81319E" w14:textId="73D156E1" w:rsidR="002D2FE9" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">How will you maintain confidentiality and share information on a ‘need to know’ basis? </w:t>
+      </w:r>
+      <w:r w:rsidR="00B037AE" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>(See p</w:t>
+      </w:r>
+      <w:r w:rsidR="000210FD" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B037AE" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="000210FD" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008713A1" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B037AE" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidR="009114A6" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B037AE" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 Framework for Actio</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65540" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED36146" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DA50EFE" w14:textId="39750750" w:rsidR="00C92664" w:rsidRDefault="00C92664">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Who will you share information with?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E81319E" w14:textId="73D156E1" w:rsidR="002D2FE9" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...6 lines deleted...]
-    <w:p w14:paraId="16200084" w14:textId="77777777" w:rsidR="008B493E" w:rsidRDefault="008B493E">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Which other organisations do you work with?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA50EFE" w14:textId="39750750" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="49378685" w14:textId="13523C3C" w:rsidR="008B493E" w:rsidRDefault="008B493E">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Are you registered with the Information Commissioners Office (ICO)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16200084" w14:textId="77777777" w:rsidR="008B493E" w:rsidRDefault="008B493E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7DDEAAA0" w14:textId="77777777" w:rsidR="008B493E" w:rsidRPr="00C90ABC" w:rsidRDefault="008B493E" w:rsidP="008B493E">
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49378685" w14:textId="13523C3C" w:rsidR="008B493E" w:rsidRPr="0050714A" w:rsidRDefault="008B493E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful Links </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDEAAA0" w14:textId="77777777" w:rsidR="008B493E" w:rsidRDefault="008B493E" w:rsidP="008B493E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="00C90ABC">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Information Commissioner's Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="20CEAAD6" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="008E6C08" w:rsidRDefault="005B6F9D" w:rsidP="008B493E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="503D0AE7" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00B30414" w:rsidRDefault="00C92664" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D81795" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="00990703" w:rsidP="008040E5">
+    <w:p w14:paraId="50D81795" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001C6FE5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Sharing information with parents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49015D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00C75B94" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
+    <w:p w14:paraId="5E49015D" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75B94">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you share your safeguarding policy with parents/carers and how often do you do this? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C63683" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
+    <w:p w14:paraId="31C63683" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Where do you display Safeguarding Information for parents?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E02FDB4" w14:textId="77777777" w:rsidR="00190A50" w:rsidRPr="00962B31" w:rsidRDefault="00190A50" w:rsidP="00A254E8">
+    <w:p w14:paraId="7E02FDB4" w14:textId="77777777" w:rsidR="00190A50" w:rsidRPr="008E6C08" w:rsidRDefault="00190A50" w:rsidP="00A254E8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B214DD9" w14:textId="77777777" w:rsidR="00112E74" w:rsidRPr="000418FA" w:rsidRDefault="00112E74" w:rsidP="00112E74">
+    <w:p w14:paraId="3B214DD9" w14:textId="77777777" w:rsidR="00112E74" w:rsidRPr="0050714A" w:rsidRDefault="00112E74" w:rsidP="00112E74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCABAC4" w14:textId="797B31F6" w:rsidR="00112E74" w:rsidRPr="002D5987" w:rsidRDefault="002D5987" w:rsidP="00B30414">
+    <w:p w14:paraId="3BCABAC4" w14:textId="797B31F6" w:rsidR="00112E74" w:rsidRDefault="002D5987" w:rsidP="00B30414">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="002D5987">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DfE non statutory information sharing advice for practitioners providing safeguarding services for children, young people,</w:t>
         </w:r>
-        <w:r w:rsidR="000418FA">
+        <w:r w:rsidR="000418FA" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="001A1F79" w:rsidRPr="002D5987">
+        <w:r w:rsidR="001A1F79" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>parents,</w:t>
         </w:r>
-        <w:r w:rsidRPr="002D5987">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> and carers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="376723D2" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="008E6C08" w:rsidRDefault="005B6F9D" w:rsidP="00B30414">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7282AD65" w14:textId="77777777" w:rsidR="008907E9" w:rsidRPr="00B30414" w:rsidRDefault="008907E9" w:rsidP="00B30414">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4B67B7" w14:textId="5942CB6B" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="00990703" w:rsidP="008040E5">
+    <w:p w14:paraId="2E4B67B7" w14:textId="5942CB6B" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prevent </w:t>
       </w:r>
-      <w:r w:rsidR="6DDA79D0">
+      <w:r w:rsidR="6DDA79D0" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>uty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD6918D" w14:textId="799A6040" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="1DD6918D" w14:textId="799A6040" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What is The Prevent Duty </w:t>
       </w:r>
-      <w:r w:rsidR="00F55D64">
+      <w:r w:rsidR="00F55D64" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
-      <w:r w:rsidR="00C52E51">
+      <w:r w:rsidR="00C52E51" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F55D64">
+      <w:r w:rsidR="00F55D64" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00C52E51">
+      <w:r w:rsidR="00C52E51" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9A9F4B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="4B9A9F4B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from radicalisation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75754079" w14:textId="0FD2FE28" w:rsidR="00B1681B" w:rsidRPr="00962B31" w:rsidRDefault="00B1681B" w:rsidP="00926D73">
+    <w:p w14:paraId="75754079" w14:textId="0FD2FE28" w:rsidR="00B1681B" w:rsidRPr="008E6C08" w:rsidRDefault="00B1681B" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">Have you </w:t>
       </w:r>
-      <w:r w:rsidR="004155E5">
+      <w:r w:rsidR="004155E5" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>done a risk assessment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DDEE9F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="05DDEE9F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E17EC3B" w14:textId="4C5036F7" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="2E17EC3B" w14:textId="4C5036F7" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do your staff understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CE5C30" w14:textId="170CF5F8" w:rsidR="00C92664" w:rsidRDefault="004D086C" w:rsidP="000418FA">
+    <w:p w14:paraId="66CE5C30" w14:textId="170CF5F8" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="004D086C" w:rsidP="000418FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What training have you undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEB6E6F" w14:textId="77777777" w:rsidR="004155E5" w:rsidRPr="00B44C66" w:rsidRDefault="004155E5" w:rsidP="000418FA">
+    <w:p w14:paraId="6EEB6E6F" w14:textId="77777777" w:rsidR="004155E5" w:rsidRPr="008E6C08" w:rsidRDefault="004155E5" w:rsidP="000418FA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B38597" w14:textId="6E568ADD" w:rsidR="00C92664" w:rsidRPr="000418FA" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+    <w:p w14:paraId="15B38597" w14:textId="6E568ADD" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk526762186"/>
-      <w:r w:rsidRPr="000418FA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="002A2B57" w:rsidRPr="000418FA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002A2B57" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="73C664C1" w14:textId="51DDCA3E" w:rsidR="00C912C6" w:rsidRDefault="00C912C6" w:rsidP="00926D73">
+    <w:p w14:paraId="73C664C1" w14:textId="51DDCA3E" w:rsidR="00C912C6" w:rsidRPr="008E6C08" w:rsidRDefault="00C912C6" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:instrText>HYPERLINK "https://greatermanchesterscp.trixonline.co.uk/search?q=prevent"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00B33EE5">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=prevent</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD721E9" w14:textId="7850E280" w:rsidR="00055C06" w:rsidRPr="00F81087" w:rsidRDefault="00260A8F" w:rsidP="00926D73">
+    <w:p w14:paraId="0FD721E9" w14:textId="7850E280" w:rsidR="00055C06" w:rsidRPr="008E6C08" w:rsidRDefault="00260A8F" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="00F81087">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Prevent duty guidance: for England and Wales (accessible) - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50F62177" w14:textId="3C4E7052" w:rsidR="00C83905" w:rsidRPr="00F81087" w:rsidRDefault="00F81087" w:rsidP="00926D73">
+    <w:p w14:paraId="50F62177" w14:textId="3C4E7052" w:rsidR="00C83905" w:rsidRPr="008E6C08" w:rsidRDefault="00F81087" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidRPr="00F81087">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>How to complete a risk assessment to assess the risk of people becoming terrorists or supporting terrorism - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73C74BE5" w14:textId="379CC1DB" w:rsidR="001F043E" w:rsidRPr="00F81087" w:rsidRDefault="002D2FE9" w:rsidP="00926D73">
+    <w:p w14:paraId="73C74BE5" w14:textId="379CC1DB" w:rsidR="001F043E" w:rsidRPr="008E6C08" w:rsidRDefault="002D2FE9" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidRPr="00F81087">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C76785" w:rsidRPr="00F81087">
+      <w:r w:rsidR="00C76785" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2114821D" w14:textId="67D79020" w:rsidR="00E72601" w:rsidRDefault="002D2FE9" w:rsidP="00926D73">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00F81087">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonstartwell.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EDD7CC8" w14:textId="77777777" w:rsidR="00283BC2" w:rsidRDefault="00283BC2" w:rsidP="00E72601">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006CB4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3336F024" w14:textId="7843749C" w:rsidR="00C92664" w:rsidRPr="00242964" w:rsidRDefault="00990703" w:rsidP="00E72601">
+    <w:p w14:paraId="3336F024" w14:textId="7843749C" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="00E72601">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242964">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Female genital mutilation (</w:t>
       </w:r>
-      <w:r w:rsidR="00F4017E" w:rsidRPr="00242964">
+      <w:r w:rsidR="00F4017E" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>FGM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242964">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA770DD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="5DA770DD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What is FGM?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA1BBAD" w14:textId="30E68D6B" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="7BA1BBAD" w14:textId="30E68D6B" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...11 lines deleted...]
-      <w:r w:rsidR="0067493A" w:rsidRPr="00CD2374">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>How do your safeguarding procedures protect children from Female Genital Mutilation (FGM 20</w:t>
+      </w:r>
+      <w:r w:rsidR="0067493A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD2374">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A9E38C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="06A9E38C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8B238A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="3E8B238A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do your staff understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADF2904" w14:textId="7C4E297D" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="7ADF2904" w14:textId="7C4E297D" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...11 lines deleted...]
-      <w:r w:rsidR="0067493A" w:rsidRPr="00CD2374">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>What training have your staff undertaken for FGM 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0067493A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>023</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD2374">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E356E05" w14:textId="77777777" w:rsidR="001C6FE5" w:rsidRDefault="001C6FE5" w:rsidP="004379B6">
+    <w:p w14:paraId="5E356E05" w14:textId="77777777" w:rsidR="001C6FE5" w:rsidRPr="008E6C08" w:rsidRDefault="001C6FE5" w:rsidP="004379B6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42CAA17D" w14:textId="36262407" w:rsidR="00C92664" w:rsidRPr="00845D59" w:rsidRDefault="00C92664" w:rsidP="008040E5">
+    <w:p w14:paraId="42CAA17D" w14:textId="36262407" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="007F0D86" w:rsidRPr="00845D59">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="007F0D86" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A212EC" w14:textId="5D3FE9B7" w:rsidR="00C92664" w:rsidRPr="00834571" w:rsidRDefault="00F61A42" w:rsidP="00926D73">
+    <w:p w14:paraId="72A212EC" w14:textId="5D3FE9B7" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00F61A42" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="00834571">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Female Genital Mutilation Multi-Agency Protocol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EBCD1C2" w14:textId="2F80F3E8" w:rsidR="00C92664" w:rsidRPr="00834571" w:rsidRDefault="00D67A7C" w:rsidP="00926D73">
+    <w:p w14:paraId="4EBCD1C2" w14:textId="2F80F3E8" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00D67A7C" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1">
-        <w:r w:rsidRPr="00834571">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="14" w:name="_Hlk57982048"/>
-    <w:p w14:paraId="4BD61311" w14:textId="43A9CF5B" w:rsidR="00AE5447" w:rsidRPr="00940209" w:rsidRDefault="00D67A7C" w:rsidP="00926D73">
+    <w:p w14:paraId="4BD61311" w14:textId="43A9CF5B" w:rsidR="00AE5447" w:rsidRPr="008E6C08" w:rsidRDefault="00D67A7C" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00940209">
+      <w:r w:rsidRPr="008E6C08">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.gov.uk/government/collections/female-genital-mutilation" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00940209">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://www.gov.uk/government/collections/female-genital-mutilation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00F75AED">
+      <w:r w:rsidRPr="008E6C08">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C35463" w:rsidRPr="00940209">
+      <w:r w:rsidR="00C35463" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBB9C3E" w14:textId="677A565C" w:rsidR="00F23D89" w:rsidRPr="00940209" w:rsidRDefault="00F23D89" w:rsidP="00926D73">
+    <w:p w14:paraId="1DBB9C3E" w14:textId="677A565C" w:rsidR="00F23D89" w:rsidRDefault="00F23D89" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
-        <w:r w:rsidRPr="00940209">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC7DA37" w14:textId="77777777" w:rsidR="00990703" w:rsidRPr="00940209" w:rsidRDefault="00990703" w:rsidP="004379B6">
+    <w:p w14:paraId="388544EF" w14:textId="77777777" w:rsidR="005B6F9D" w:rsidRPr="008E6C08" w:rsidRDefault="005B6F9D" w:rsidP="00926D73">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC7DA37" w14:textId="77777777" w:rsidR="00990703" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="004379B6">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="526D6D9B" w14:textId="77777777" w:rsidR="000714FE" w:rsidRDefault="00990703" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Hlk88475013"/>
-      <w:r w:rsidRPr="001C6FE5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00EF6D43">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sexual exploitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6D43" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidR="002C414A">
+      <w:r w:rsidR="002C414A" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>(CSE) and Co</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>ntextual</w:t>
       </w:r>
-      <w:r w:rsidR="002C414A">
+      <w:r w:rsidR="002C414A" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Safeguarding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEAF128" w14:textId="54F16CAE" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="7DEAF128" w14:textId="54F16CAE" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
         <w:t>What is sexual exploitation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A25DD7" w14:textId="399C45A8" w:rsidR="000120C8" w:rsidRPr="000120C8" w:rsidRDefault="002C414A" w:rsidP="00926D73">
+    <w:p w14:paraId="27A25DD7" w14:textId="399C45A8" w:rsidR="000120C8" w:rsidRPr="008E6C08" w:rsidRDefault="002C414A" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000120C8">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What are the other types of co</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="000120C8">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>ntextual</w:t>
       </w:r>
-      <w:r w:rsidRPr="000120C8">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> safeguarding </w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="000120C8">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>types?</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="00926D73">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00873220" w:rsidRPr="00926D73">
+      <w:r w:rsidR="00873220" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="00926D73">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> exploitation by gangs, county lines, trafficking,</w:t>
       </w:r>
-      <w:r w:rsidR="00C325FA">
+      <w:r w:rsidR="00C325FA" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C43FC1" w:rsidRPr="00AD4CEB">
+      <w:r w:rsidR="00C43FC1" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00C325FA" w:rsidRPr="00AD4CEB">
+      <w:r w:rsidR="00C325FA" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>uckooing,</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="00926D73">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> online </w:t>
       </w:r>
-      <w:r w:rsidR="001A1F79" w:rsidRPr="00926D73">
+      <w:r w:rsidR="001A1F79" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>abuse,</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="00926D73">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and radicalisation, (Working Together to Safeguard Children’</w:t>
       </w:r>
-      <w:r w:rsidR="00F01A07">
+      <w:r w:rsidR="00F01A07" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025)</w:t>
       </w:r>
-      <w:r w:rsidR="00CF02A0" w:rsidRPr="00926D73">
+      <w:r w:rsidR="00CF02A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932849E" w14:textId="4F73C92B" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="3932849E" w14:textId="4F73C92B" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Child Sexual Exploitation</w:t>
       </w:r>
-      <w:r w:rsidR="000714FE" w:rsidRPr="00962B31">
+      <w:r w:rsidR="000714FE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> and contextual safeguarding issues?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62166941" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="62166941" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D0C3E0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="10D0C3E0" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff understand the signs and symptoms to look out for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BD2E14" w14:textId="7413C7FC" w:rsidR="006F6CD1" w:rsidRPr="00962B31" w:rsidRDefault="00C92664" w:rsidP="00926D73">
+    <w:p w14:paraId="41BD2E14" w14:textId="7413C7FC" w:rsidR="006F6CD1" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00926D73">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00962B31">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What training have your staff undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EDEBF0" w14:textId="77777777" w:rsidR="00D03A40" w:rsidRPr="00462C0E" w:rsidRDefault="00D03A40" w:rsidP="008040E5">
+    <w:p w14:paraId="48EDEBF0" w14:textId="77777777" w:rsidR="00D03A40" w:rsidRPr="008E6C08" w:rsidRDefault="00D03A40" w:rsidP="008040E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F136468" w14:textId="7CDCEE7B" w:rsidR="00460EE4" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+    <w:p w14:paraId="3F136468" w14:textId="7CDCEE7B" w:rsidR="00460EE4" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00820A43" w:rsidRPr="00845D59">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00820A43" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629AF35A" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRDefault="00EF5C65" w:rsidP="009A70A0">
+    <w:p w14:paraId="629AF35A" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRPr="008E6C08" w:rsidRDefault="00EF5C65" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId67" w:history="1">
-        <w:r w:rsidRPr="00EF5C65">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Working together to safeguard children - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF5C65">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5C65">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C97976">
+      <w:r w:rsidR="00C97976" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6C2C95" w14:textId="5036CC4F" w:rsidR="005E0CA1" w:rsidRDefault="003F4AAD" w:rsidP="009A70A0">
+    <w:p w14:paraId="7C6C2C95" w14:textId="5036CC4F" w:rsidR="005E0CA1" w:rsidRPr="008E6C08" w:rsidRDefault="003F4AAD" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidRPr="003F4AAD">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Safeguarding Children and Young People Abused Through..</w:t>
         </w:r>
-        <w:r w:rsidR="00FC37B8">
+        <w:r w:rsidR="00FC37B8" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(CSE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C97976">
+      <w:r w:rsidR="00C97976" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
-        <w:r w:rsidRPr="00C97976">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F69AA58" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRDefault="005E0CA1" w:rsidP="009A70A0">
+    <w:p w14:paraId="5F69AA58" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRPr="008E6C08" w:rsidRDefault="005E0CA1" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId70" w:history="1">
-        <w:r w:rsidRPr="00A3690E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.itsnotokay.co.uk/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
-      <w:r w:rsidR="00222B6A">
+      <w:r w:rsidR="00222B6A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
-      <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170A4C5C" w14:textId="2B4F1329" w:rsidR="005E0CA1" w:rsidRDefault="00817008" w:rsidP="009A70A0">
+    <w:p w14:paraId="170A4C5C" w14:textId="2B4F1329" w:rsidR="005E0CA1" w:rsidRPr="008E6C08" w:rsidRDefault="00817008" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId71" w:history="1">
-        <w:r w:rsidRPr="009A70A0">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Harmful Sexual Behaviours Presented by Children and Young...</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B2310A" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRDefault="005E0CA1" w:rsidP="009A70A0">
+    <w:p w14:paraId="51B2310A" w14:textId="77777777" w:rsidR="005E0CA1" w:rsidRPr="008E6C08" w:rsidRDefault="005E0CA1" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId72" w:anchor="heading-top" w:history="1">
-        <w:r w:rsidRPr="00A3690E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour#heading-top</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
-        <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+        <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=cS4-Fpm6OFM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009A70A0" w:rsidRPr="009A70A0">
+      <w:r w:rsidR="009A70A0" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
-      <w:r w:rsidR="00222B6A">
+      <w:r w:rsidR="00222B6A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620E820B" w14:textId="139EE48A" w:rsidR="006F6CD1" w:rsidRDefault="00D85F85" w:rsidP="009A70A0">
+    <w:p w14:paraId="620E820B" w14:textId="139EE48A" w:rsidR="006F6CD1" w:rsidRPr="008E6C08" w:rsidRDefault="00D85F85" w:rsidP="008E6C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:anchor="skip-to-content" w:history="1">
-        <w:r w:rsidRPr="009A70A0">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Safeguarding children from Black, Asian and minoritised ethnic communities | NSPCC Learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39CA92F3" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="009A70A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52607A6E" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="52607A6E" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008207F0">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A45C120" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="00A17884" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="5A45C120" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Definition of Neglect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410EC96F" w14:textId="39856A74" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="410EC96F" w14:textId="39856A74" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">All grown-ups everywhere have a duty to uphold Article 27 of the UN Convention on the Rights of the Child (1989): the right of every child to a standard of living adequate for the child’s physical, mental, spiritual, </w:t>
       </w:r>
-      <w:r w:rsidR="00573BE3" w:rsidRPr="00A17884">
+      <w:r w:rsidR="00573BE3" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>moral,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A17884">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and social development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5274DF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="6F5274DF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk158716903"/>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What is neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495A8F24" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="495A8F24" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323222EF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="323222EF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4872EFE8" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="4872EFE8" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff understand Neglect?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6A8340" w14:textId="0389E14A" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="1D3A24A4" w14:textId="7E24C8AA" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What Training </w:t>
       </w:r>
-      <w:r w:rsidR="00573BE3">
+      <w:r w:rsidR="00573BE3" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> the staff undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A24A4" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="5A9C5AC1" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9C5AC1" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="3B527A47" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="0050714A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B527A47" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Useful Links </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6629B94D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6629B94D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The statutory definition of neglect is laid out in: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B6B20F" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId75" w:history="1">
-        <w:r w:rsidRPr="00EF5C65">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Working together to safeguard children - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> (2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D9E9A7" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="001A070E" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="20D9E9A7" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId76" w:history="1">
-        <w:r w:rsidRPr="001A070E">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>acting-on-neglect-a-local-resource-pack-2022 (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62E57D57" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19064BFF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="19064BFF" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Domestic Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219E43DD" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="219E43DD" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>What is Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9E4109" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="4F9E4109" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>How do your safeguarding procedures protect children from Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0531E89D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="0531E89D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Who will you contact if you have a concern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B5898D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="66B5898D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>Do all staff understand Domestic Abuse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6AE11B" w14:textId="69DD9FD4" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="5D6AE11B" w14:textId="69DD9FD4" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">What Training </w:t>
       </w:r>
-      <w:r w:rsidR="00573BE3">
+      <w:r w:rsidR="00573BE3" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> the staff undertaken?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684A9E73" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="684A9E73" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11AD9339" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="11AD9339" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="0050714A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent5"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Useful Links </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF5A555" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="00493FAE" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="4AF5A555" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent5"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidRPr="00493FAE">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>bolton-domestic-abuse-handbook-2017 (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CD48D7D" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidRPr="00493FAE">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Domestic Violence Training • NCDV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1144C590" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165BCDED" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF7C1CE" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="5AF7C1CE" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Safeguarding Issues </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD2EB54" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="6DD2EB54" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t>What are the safeguarding concerns within you communities/ locality?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9ADA25" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008207F0" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+    <w:p w14:paraId="4F9ADA25" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="008E6C08" w:rsidRDefault="0096707A" w:rsidP="0096707A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008207F0">
-[...12 lines deleted...]
-    <w:p w14:paraId="02AF9530" w14:textId="77777777" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="0096707A">
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>How do you find out about your local issues?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2530E5BD" w14:textId="5EBFEA6C" w:rsidR="0096707A" w:rsidRDefault="0096707A" w:rsidP="008E6C08">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00235121">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eg: local police officer, news, community leaders, local intelligence </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Eg: local police officer, news, community leaders, local intelligence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-    </w:p>
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008E6C08">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD8B91" w14:textId="77777777" w:rsidR="008E6C08" w:rsidRPr="008E6C08" w:rsidRDefault="008E6C08" w:rsidP="008E6C08">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60E16BEE" w14:textId="7BC3D59A" w:rsidR="006F6CD1" w:rsidRDefault="000B0339" w:rsidP="000B0339">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="3270"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C49FB9" w14:textId="3FF7C99E" w:rsidR="00A16A31" w:rsidRPr="001C6FE5" w:rsidRDefault="00A16A31" w:rsidP="00A16A31">
+    <w:p w14:paraId="63C49FB9" w14:textId="3FF7C99E" w:rsidR="00A16A31" w:rsidRPr="008E6C08" w:rsidRDefault="00A16A31" w:rsidP="00A16A31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Managing Professional Allegations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE3DDC3" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00574B00" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="5EE3DDC3" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00574B00">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How will you manage allegations </w:t>
       </w:r>
-      <w:r w:rsidR="001C6FE5" w:rsidRPr="00574B00">
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>against</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574B00">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a member of staff? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BF7274" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00574B00" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="66BF7274" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00574B00">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What are your procedures following an allegation made against a member of your team?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5996CC91" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00574B00" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="5996CC91" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00574B00">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What are your procedures following an allegation against the owner/manager?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D51E09B" w14:textId="77777777" w:rsidR="00F40EA8" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="4D51E09B" w14:textId="77777777" w:rsidR="00F40EA8" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574B00">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who would you inform?</w:t>
       </w:r>
-      <w:r w:rsidR="0005447D">
+      <w:r w:rsidR="0005447D" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9333A3" w14:textId="0A3062B1" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="7A9333A3" w14:textId="0A3062B1" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0017519E">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="0017519E">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="0017519E">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the criteria for referral to Local Authority Designated </w:t>
       </w:r>
-      <w:r w:rsidR="00095F6A" w:rsidRPr="0017519E">
+      <w:r w:rsidR="00095F6A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="0017519E">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fficer (LADO)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B8D045" w14:textId="77777777" w:rsidR="00685ABC" w:rsidRPr="00962B31" w:rsidRDefault="00685ABC" w:rsidP="00685ABC">
+    <w:p w14:paraId="26B8D045" w14:textId="77777777" w:rsidR="00685ABC" w:rsidRPr="008E6C08" w:rsidRDefault="00685ABC" w:rsidP="00685ABC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="38DCDD80">
-[...25 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Where do you display the First Steps flowchart?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C30E9ED" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Is this a complaint/ a practice/compliance issue or an allegation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8B10B8" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00047280">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does this appear to meet the criteria for an </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>allegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? If </w:t>
+      </w:r>
+      <w:r w:rsidR="000426B2" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what action will be taken</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6FE5" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C30E9ED" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0017519E" w:rsidRDefault="00C92664" w:rsidP="00047280">
+    <w:p w14:paraId="10C848B5" w14:textId="416E28DA" w:rsidR="005935DC" w:rsidRPr="008E6C08" w:rsidRDefault="00665D3A" w:rsidP="00047280">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7B8B10B8" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0017519E" w:rsidRDefault="00C92664" w:rsidP="00047280">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you record allegations and the action taken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD40724" w14:textId="4BAAF88C" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00E77D50">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:r w:rsidR="00D0288E" w:rsidRPr="00E77D50">
+      <w:r w:rsidR="00D0288E" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Professional </w:t>
       </w:r>
-      <w:r w:rsidR="001A7703" w:rsidRPr="00E77D50">
+      <w:r w:rsidR="001A7703" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allegations</w:t>
       </w:r>
-      <w:r w:rsidR="00D0288E" w:rsidRPr="00E77D50">
+      <w:r w:rsidR="00D0288E" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Local Authority Designated Officer (LADO) ‘First Steps flowchart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77D50">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00701178" w:rsidRPr="00E77D50">
-[...481 lines deleted...]
-        <w:r w:rsidRPr="009675D8">
+        <w:r w:rsidR="00701178" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>lado</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="009675D8">
+        <w:r w:rsidR="00701178" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidRPr="009675D8">
+        <w:r w:rsidR="00701178" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>first-steps</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00401F70" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Referrals need to be done on the porta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74C1B" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0099726E" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidR="006F7955" w:rsidRPr="008E6C08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>referral</w:t>
+        </w:r>
+        <w:r w:rsidR="0099726E" w:rsidRPr="008E6C08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0099726E" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49815E29" w14:textId="26390680" w:rsidR="00B663F7" w:rsidRPr="008E6C08" w:rsidRDefault="00DC7FC0" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:t xml:space="preserve">might want to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r w:rsidR="002C774B" w:rsidRPr="008E6C08">
+        <w:t xml:space="preserve">the optional </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tracking Form </w:t>
+      </w:r>
+      <w:r w:rsidR="0005321F" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for your records </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>– this is for setting use only</w:t>
+      </w:r>
+      <w:r w:rsidR="0005321F" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0D83" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0D83" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00B663F7" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036FC402" w14:textId="58C99FD1" w:rsidR="001A0D83" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How will you ensure that the child concerned is safeguarded?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762DCA9F" w14:textId="3706F981" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How will you support</w:t>
+      </w:r>
+      <w:r w:rsidR="00416746" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F422F" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63947" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C32B8C" w14:textId="51625E38" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="002C4461" w:rsidP="00B91C28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A8861" w14:textId="20774BB3" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="002C4461" w:rsidP="00B91C28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FEC802" w14:textId="7F348A20" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00A20AC2" w:rsidP="00B91C28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erson against whom the allegation has been </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4461" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494BB53D" w14:textId="40FF6545" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00A20AC2" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>ther members of the team?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7874CE0F" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What happens after you have reported your concerns to the LADO?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34120624" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do all staff know they can contact the LADO directly if they are not confident the correct action has been taken or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they feel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unable to talk to the manager/designated safeguarding lead?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3282741D" w14:textId="37D36975" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="003E6961" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do all </w:t>
+      </w:r>
+      <w:r w:rsidR="000441BF" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff know </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Whistleblowing </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7955" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Policy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so they are confident to raise concerns?</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB1FF4A" w14:textId="2EFD2515" w:rsidR="000441BF" w:rsidRPr="008E6C08" w:rsidRDefault="003E6804" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>What is in place to support staff when whistleblowing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516E0171" w14:textId="6F22FF38" w:rsidR="00CA064F" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00B61BA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do staff and parents know the Ofsted number and is the poster on display?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6245E3" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A5AAD7" w14:textId="77777777" w:rsidR="00CA064F" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="003D1251">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Useful Link</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05643" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44603580" w14:textId="6F8FB362" w:rsidR="00991F78" w:rsidRPr="008E6C08" w:rsidRDefault="009675D8" w:rsidP="003D1251">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="008E6C08">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>lado</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="008E6C08">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="008E6C08">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>first-steps</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="325E2221" w14:textId="77777777" w:rsidR="00595033" w:rsidRPr="008E6C08" w:rsidRDefault="00FB7562" w:rsidP="00595033">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId82" w:history="1">
-        <w:r w:rsidRPr="00FB7562">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Managing Professional Allegations – Bolton Safeguarding Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7E7425" w14:textId="388CD4EF" w:rsidR="002C6EAC" w:rsidRPr="005D0D2C" w:rsidRDefault="005D0D2C" w:rsidP="00595033">
+    <w:p w14:paraId="3A7E7425" w14:textId="388CD4EF" w:rsidR="002C6EAC" w:rsidRPr="008E6C08" w:rsidRDefault="005D0D2C" w:rsidP="00595033">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId83" w:history="1">
-        <w:r w:rsidRPr="005D0D2C">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00067DAE" w:rsidRPr="005D0D2C">
+      <w:r w:rsidR="00067DAE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D05130" w14:textId="6C8B7D60" w:rsidR="004A5CB4" w:rsidRDefault="00D108F0" w:rsidP="005F699A">
+    <w:p w14:paraId="56D05130" w14:textId="6C8B7D60" w:rsidR="004A5CB4" w:rsidRPr="008E6C08" w:rsidRDefault="00D108F0" w:rsidP="005F699A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidRPr="00D301AB">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>things-to-think-about (boltonsafeguardingchildren.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7930134A" w14:textId="77777777" w:rsidR="005F699A" w:rsidRDefault="005F699A" w:rsidP="005F699A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D43FDA" w14:textId="77777777" w:rsidR="0096707A" w:rsidRPr="005F699A" w:rsidRDefault="0096707A" w:rsidP="005F699A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAD2FB8" w14:textId="67D591E6" w:rsidR="00891A29" w:rsidRPr="00891A29" w:rsidRDefault="00990703" w:rsidP="004A5CB4">
+    <w:p w14:paraId="3EAD2FB8" w14:textId="67D591E6" w:rsidR="00891A29" w:rsidRPr="008E6C08" w:rsidRDefault="00990703" w:rsidP="004A5CB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A5CB4">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Safer recruitment</w:t>
       </w:r>
-      <w:r w:rsidR="003913DE">
+      <w:r w:rsidR="003913DE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="006CB4"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00891A29">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00891A29" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(EYFS 3.20)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100D8C98" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00B91C28" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
+    <w:p w14:paraId="100D8C98" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B91C28">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you ensure that all practitioners are recruited safely?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D7598A" w14:textId="33AF261F" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="002C4461" w:rsidP="00F73C7F">
+    <w:p w14:paraId="72D7598A" w14:textId="33AF261F" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="002C4461" w:rsidP="00F73C7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk57982340"/>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="008E6C08">
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The nursery manager has completed Safer Recruitment </w:t>
       </w:r>
-      <w:r w:rsidR="006F671B" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="006F671B" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>training,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and we follow safer recruitment </w:t>
       </w:r>
-      <w:r w:rsidR="005E2270" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="005E2270" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. We obtain two references and DBS for all new staff </w:t>
       </w:r>
-      <w:r w:rsidR="00B1412D">
+      <w:r w:rsidR="00B1412D" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>before the commence their employment with us and………</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="4A92F76C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00B91C28" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
+    <w:p w14:paraId="4A92F76C" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B91C28">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you record your safer recruitment process?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032AC07B" w14:textId="0E301697" w:rsidR="00C92664" w:rsidRPr="001C6FE5" w:rsidRDefault="002C4461" w:rsidP="00F73C7F">
+    <w:p w14:paraId="032AC07B" w14:textId="0E301697" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="002C4461" w:rsidP="00F73C7F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C6FE5">
+      <w:r w:rsidRPr="008E6C08">
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="001C6FE5">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>During the recruitment process we record information about staff qualifications, identity checks and vetting processes that have been completed (including DBS reference number, the date obtained and details of who obtained it)</w:t>
       </w:r>
-      <w:r w:rsidR="00E079AF">
+      <w:r w:rsidR="00E079AF" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B8038" w14:textId="77777777" w:rsidR="007B0D5C" w:rsidRPr="00B91C28" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
+    <w:p w14:paraId="318B8038" w14:textId="77777777" w:rsidR="007B0D5C" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00F73C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B91C28">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What systems do you have in place?</w:t>
       </w:r>
-      <w:r w:rsidR="007B0D5C" w:rsidRPr="007929D9">
+      <w:r w:rsidR="007B0D5C" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A26E4C9" w14:textId="743F90CE" w:rsidR="00C92664" w:rsidRPr="007D0616" w:rsidRDefault="007B0D5C" w:rsidP="00F73C7F">
+    <w:p w14:paraId="1A26E4C9" w14:textId="743F90CE" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="007B0D5C" w:rsidP="00F73C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0616">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you/we know an induction process is effective? </w:t>
       </w:r>
-      <w:r w:rsidR="002C4461" w:rsidRPr="002C4461">
+      <w:r w:rsidR="002C4461" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E.g.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is there weekly supervision at first; is the new worker’s knowledge ‘tested’ through conversation?</w:t>
       </w:r>
-      <w:r w:rsidR="006518AA">
+      <w:r w:rsidR="006518AA" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do you include online safety? </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Is the induction process reviewed intermittently?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A118808" w14:textId="157426A3" w:rsidR="002F55BE" w:rsidRPr="007D0616" w:rsidRDefault="002F55BE" w:rsidP="00F73C7F">
+    <w:p w14:paraId="5A118808" w14:textId="157426A3" w:rsidR="002F55BE" w:rsidRPr="008E6C08" w:rsidRDefault="002F55BE" w:rsidP="00F73C7F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0616">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have staff returning to work after long periods of absence? </w:t>
       </w:r>
-      <w:r w:rsidR="002C4461" w:rsidRPr="002C4461">
+      <w:r w:rsidR="002C4461" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> maternity leave/</w:t>
       </w:r>
-      <w:r w:rsidR="003B1BED" w:rsidRPr="007D0616">
+      <w:r w:rsidR="003B1BED" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B50DF">
+      <w:r w:rsidR="007B50DF" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>long term sick</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. Do</w:t>
       </w:r>
-      <w:r w:rsidR="00835067" w:rsidRPr="007D0616">
+      <w:r w:rsidR="00835067" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> their DBS need to be updated?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308BF53E" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="007D0616" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="308BF53E" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0616">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What is your checking process for </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> parents/ visitors/ contractors etc. coming into the setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044C1DCC" w14:textId="47E37E2F" w:rsidR="00C92664" w:rsidRPr="007D0616" w:rsidRDefault="00C92664" w:rsidP="00A91BAE">
+    <w:p w14:paraId="044C1DCC" w14:textId="47E37E2F" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="00A91BAE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0616">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What level of check is carried out? </w:t>
       </w:r>
-      <w:r w:rsidR="002C4461" w:rsidRPr="002C4461">
+      <w:r w:rsidR="002C4461" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff/ volunteers</w:t>
       </w:r>
-      <w:r w:rsidR="006C2B8C" w:rsidRPr="007D0616">
+      <w:r w:rsidR="006C2B8C" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0616">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F383279" w14:textId="77777777" w:rsidR="004522E7" w:rsidRPr="00A91BAE" w:rsidRDefault="004522E7" w:rsidP="009475A1">
+    <w:p w14:paraId="3F383279" w14:textId="77777777" w:rsidR="004522E7" w:rsidRPr="008E6C08" w:rsidRDefault="004522E7" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CCEC4F0" w14:textId="551C716C" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="009475A1">
+    <w:p w14:paraId="1CCEC4F0" w14:textId="551C716C" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Links</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF7E8CF" w14:textId="1969F12F" w:rsidR="006F6CD1" w:rsidRDefault="00FB69C8" w:rsidP="007949BA">
       <w:hyperlink r:id="rId85" w:history="1">
-        <w:r w:rsidRPr="00FB69C8">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EYFS statutory framework for group and school-based providers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk220318315"/>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00745297" w:rsidRPr="00745297">
+      <w:r w:rsidR="00745297" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.20-3.21</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00745297">
+      <w:r w:rsidR="00745297" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                               </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidR="007929D9">
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007929D9">
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://www.gov.uk/guidance/dbs-check-requests-guidance-for-employers"</w:instrText>
       </w:r>
-      <w:r w:rsidR="007929D9">
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007929D9" w:rsidRPr="007929D9">
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://www.gov.uk/guidance/dbs-check-requests-guidance-for-employers</w:t>
       </w:r>
-      <w:r w:rsidR="007929D9">
+      <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidR="007929D9" w:rsidRPr="007929D9">
+        <w:r w:rsidR="007929D9" w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D5772F0" w14:textId="77777777" w:rsidR="007949BA" w:rsidRDefault="007949BA" w:rsidP="007949BA"/>
-    <w:p w14:paraId="2A07B7CE" w14:textId="5F59AABC" w:rsidR="00181CEA" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
+    <w:p w14:paraId="2A07B7CE" w14:textId="5F59AABC" w:rsidR="00181CEA" w:rsidRPr="008E6C08" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00181CEA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ongoing suitability of staff </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05231269" w14:textId="344203BF" w:rsidR="00C92664" w:rsidRPr="004522E7" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="05231269" w14:textId="344203BF" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk220317953"/>
-      <w:r w:rsidRPr="004522E7">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(EYFS </w:t>
       </w:r>
-      <w:r w:rsidR="00AA413A">
+      <w:r w:rsidR="00AA413A" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.13 – 3.19)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004522E7">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will help you review/write this section)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="2D85FEF1" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004522E7" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="2D85FEF1" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004522E7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What procedure do you have in place to ensure the ongoing suitability of ALL staff and volunteers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78228B79" w14:textId="5B283ED2" w:rsidR="00591960" w:rsidRPr="00962B31" w:rsidRDefault="004522E7" w:rsidP="005F699A">
+    <w:p w14:paraId="78228B79" w14:textId="5B283ED2" w:rsidR="00591960" w:rsidRPr="008E6C08" w:rsidRDefault="004522E7" w:rsidP="005F699A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009475A1">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="009475A1">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0080166D">
+      <w:r w:rsidR="0080166D" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Providers must tell staff</w:t>
       </w:r>
-      <w:r w:rsidR="002B6A53">
+      <w:r w:rsidR="002B6A53" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> that they </w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="009475A1">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are expected to </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="009475A1">
+      <w:r w:rsidR="000426B2" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>disclose</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="009475A1">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> any convictions, </w:t>
       </w:r>
-      <w:r w:rsidR="00506CA6" w:rsidRPr="009475A1">
+      <w:r w:rsidR="00506CA6" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cautions court</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="009475A1">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> orders, reprimands and warnings that may affect their suitability to work with children (whether received before or during their employment at the setting) </w:t>
       </w:r>
-      <w:r w:rsidR="00E66B32">
+      <w:r w:rsidR="00E66B32" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Providers must not allow</w:t>
       </w:r>
-      <w:r w:rsidR="00214146">
+      <w:r w:rsidR="00214146" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> people, whose suitability has not been checked,</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5082">
+      <w:r w:rsidR="00DE5082" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> including through a criminal record check, to have unsupervised contact</w:t>
       </w:r>
-      <w:r w:rsidR="00591960">
+      <w:r w:rsidR="00591960" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> with children being cared for</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="00962B31">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03263F70" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004522E7" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="03263F70" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004522E7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How often do you check suitability and how do you record suitability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5C592B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004522E7" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="6D5C592B" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004522E7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What do you do about suitability?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD5AA48" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="004522E7" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="0AD5AA48" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004522E7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who do you need to notify if there are concerns around the suitability of a member of staff?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2497F5A5" w14:textId="31FED223" w:rsidR="004B2BB4" w:rsidRPr="004B2BB4" w:rsidRDefault="002C4461" w:rsidP="005F699A">
+    <w:p w14:paraId="2497F5A5" w14:textId="31FED223" w:rsidR="004B2BB4" w:rsidRPr="008E6C08" w:rsidRDefault="002C4461" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Bolton" w:cs="Bolton"/>
           <w:color w:val="006CB4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B2BB4">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00591960" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="00591960" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Providers</w:t>
       </w:r>
-      <w:r w:rsidR="001367A9" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="001367A9" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must also</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet their </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="000426B2" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>responsibilities under</w:t>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="004B2BB4">
+      <w:r w:rsidR="00C92664" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Safeguarding Vulnerable Groups Act 2006, which includes a duty to make a referral to the Disclosure and Barring Service where a member of staff is dismissed (or would have been, had the person not left the setting first) because they have harmed a child or put a child at risk of harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE0113C" w14:textId="12271CCC" w:rsidR="00530114" w:rsidRDefault="00530114" w:rsidP="005F699A">
+    <w:p w14:paraId="3AE0113C" w14:textId="12271CCC" w:rsidR="00530114" w:rsidRPr="008E6C08" w:rsidRDefault="00530114" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="006CB4"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:color w:val="006CB4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C92664" w:rsidRPr="00301E20">
-[...1 lines deleted...]
-          <w:color w:val="006CB4"/>
+      <w:r w:rsidR="00C92664" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="005E312E" w:rsidRPr="00301E20">
-[...1 lines deleted...]
-          <w:color w:val="006CB4"/>
+      <w:r w:rsidR="005E312E" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA9E99C" w14:textId="0C2D248E" w:rsidR="00873BFC" w:rsidRDefault="000327C8" w:rsidP="005F699A">
+    <w:p w14:paraId="0DA9E99C" w14:textId="0C2D248E" w:rsidR="00873BFC" w:rsidRPr="008E6C08" w:rsidRDefault="000327C8" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidRPr="000327C8">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006418BE" w:rsidRPr="000327C8">
+      <w:r w:rsidR="006418BE" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2115109A" w14:textId="1017992A" w:rsidR="00EB5565" w:rsidRPr="004522E7" w:rsidRDefault="006418BE" w:rsidP="005F699A">
+    <w:p w14:paraId="2115109A" w14:textId="1017992A" w:rsidR="00EB5565" w:rsidRPr="008E6C08" w:rsidRDefault="006418BE" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000327C8">
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00873BFC" w:rsidRPr="00873BFC">
+      <w:r w:rsidR="00873BFC" w:rsidRPr="008E6C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=safer+recruitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A7CD4" w14:textId="06028DBB" w:rsidR="00C92664" w:rsidRDefault="000327C8" w:rsidP="005F699A">
+    <w:p w14:paraId="222A7CD4" w14:textId="06028DBB" w:rsidR="00C92664" w:rsidRPr="008E6C08" w:rsidRDefault="000327C8" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidRPr="000327C8">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C75EBA" w14:textId="10380DF0" w:rsidR="00E1086D" w:rsidRPr="00D542D2" w:rsidRDefault="00D542D2" w:rsidP="005F699A">
+    <w:p w14:paraId="21C75EBA" w14:textId="10380DF0" w:rsidR="00E1086D" w:rsidRPr="008E6C08" w:rsidRDefault="00D542D2" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId89" w:history="1">
-        <w:r w:rsidRPr="00D542D2">
+        <w:r w:rsidRPr="008E6C08">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EYFS statutory framework for group and school-based providers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="008E6C08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00965DAC" w:rsidRPr="00D542D2">
-        <w:rPr>
+      <w:r w:rsidR="00965DAC" w:rsidRPr="008E6C08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supervision of staff (EYFS 3.34-.35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E9F6E4" w14:textId="2CA78DF9" w:rsidR="00504487" w:rsidRPr="004E2B13" w:rsidRDefault="00504487" w:rsidP="005F699A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530384A4" w14:textId="77777777" w:rsidR="00181CEA" w:rsidRPr="003C35D2" w:rsidRDefault="00181CEA" w:rsidP="005F699A">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A10E06" w14:textId="5BA92C32" w:rsidR="00417EF9" w:rsidRPr="0050714A" w:rsidRDefault="00181CEA" w:rsidP="00C7465C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mobile phones</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6C08" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, smart watches,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and cameras</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20146" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk220318024"/>
+      <w:r w:rsidR="00D542D2" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Supervision of staff (EYFS 3.34-.35)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70E9F6E4" w14:textId="2CA78DF9" w:rsidR="00504487" w:rsidRPr="004E2B13" w:rsidRDefault="00504487" w:rsidP="005F699A">
+        <w:t>(EYFS 3.6)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="48F76D96" w14:textId="6E223A86" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you manage the use of mobile phones</w:t>
+      </w:r>
+      <w:r w:rsidR="006E43A3" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43196" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006E43A3" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA151F" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>smart watches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all staff, visitors, parents, etc?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5733E277" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="48F76D96" w14:textId="6E223A86" w:rsidR="00C92664" w:rsidRPr="003C35D2" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you ensure this is consistent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695AAB77" w14:textId="79954262" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...70 lines deleted...]
-          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk527968176"/>
-      <w:r w:rsidRPr="003C35D2">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you manage the safe use of nursery cameras, mobiles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="003C35D2">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50336DE1" w14:textId="19A1CFA2" w:rsidR="00065FFE" w:rsidRDefault="00065FFE" w:rsidP="00C92664">
+    <w:p w14:paraId="50336DE1" w14:textId="19A1CFA2" w:rsidR="00065FFE" w:rsidRPr="0050714A" w:rsidRDefault="00065FFE" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D20D1">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you manage the safe use of smart </w:t>
       </w:r>
-      <w:r w:rsidR="00621F1A" w:rsidRPr="000D20D1">
+      <w:r w:rsidR="00621F1A" w:rsidRPr="0050714A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">speakers </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D20D1">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>within your setting?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645A5B37" w14:textId="77777777" w:rsidR="006455AE" w:rsidRPr="000D20D1" w:rsidRDefault="006455AE" w:rsidP="00C92664">
+    <w:p w14:paraId="645A5B37" w14:textId="77777777" w:rsidR="006455AE" w:rsidRPr="0050714A" w:rsidRDefault="006455AE" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5670D8DC" w14:textId="2CFA94D7" w:rsidR="00C92664" w:rsidRPr="00017F34" w:rsidRDefault="00C92664" w:rsidP="009475A1">
+    <w:p w14:paraId="5670D8DC" w14:textId="2CFA94D7" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Useful Link</w:t>
       </w:r>
-      <w:r w:rsidR="00F05643" w:rsidRPr="00017F34">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F05643" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423C4797" w14:textId="4EAFD87B" w:rsidR="00C92664" w:rsidRDefault="00734C0B" w:rsidP="005F699A">
+    <w:p w14:paraId="423C4797" w14:textId="4EAFD87B" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00734C0B" w:rsidP="005F699A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidRPr="00B33EE5">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="695E54CB" w14:textId="77777777" w:rsidR="00D65F64" w:rsidRDefault="00D65F64" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33226F27" w14:textId="3C2EC592" w:rsidR="00C92664" w:rsidRPr="00D65F64" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
+    <w:p w14:paraId="33226F27" w14:textId="3C2EC592" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>E-safety</w:t>
       </w:r>
-      <w:r w:rsidR="00621F1A">
+      <w:r w:rsidR="00621F1A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00621F1A" w:rsidRPr="00D65F64">
+      <w:r w:rsidR="00621F1A" w:rsidRPr="0050714A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(Online safety) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CFE971" w14:textId="7D600AC9" w:rsidR="00694DC1" w:rsidRDefault="003C7AD6" w:rsidP="009C1E6C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004625F3">
+    <w:p w14:paraId="28CFE971" w14:textId="7D600AC9" w:rsidR="00694DC1" w:rsidRPr="0050714A" w:rsidRDefault="003C7AD6" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you e</w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure </w:t>
       </w:r>
-      <w:r w:rsidR="002B7C8D" w:rsidRPr="004625F3">
+      <w:r w:rsidR="002B7C8D" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">online systems and use of online services </w:t>
       </w:r>
-      <w:r w:rsidR="009E1DF3" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009E1DF3" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in place to protect children from </w:t>
       </w:r>
-      <w:r w:rsidR="009E4D97" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009E4D97" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inappropriate</w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> online content</w:t>
       </w:r>
-      <w:r w:rsidR="00E43312">
+      <w:r w:rsidR="00E43312" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">?                                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41893A49" w14:textId="688AB5D5" w:rsidR="00694DC1" w:rsidRDefault="007802CE" w:rsidP="009C1E6C">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="41893A49" w14:textId="688AB5D5" w:rsidR="00694DC1" w:rsidRPr="0050714A" w:rsidRDefault="007802CE" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D0138A" w:rsidRPr="004625F3">
+      <w:r w:rsidR="00D0138A" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="00E43312">
+      <w:r w:rsidR="00E43312" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidR="00D0138A" w:rsidRPr="004625F3">
+      <w:r w:rsidR="00D0138A" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance </w:t>
       </w:r>
-      <w:r w:rsidR="00D0138A" w:rsidRPr="004625F3">
+      <w:r w:rsidR="00D0138A" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>training for staff and volunteers on safe use of technology</w:t>
       </w:r>
-      <w:r w:rsidR="00E43312">
+      <w:r w:rsidR="00E43312" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">?                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02291C32" w14:textId="4B3B6B1E" w:rsidR="009C1E6C" w:rsidRPr="004625F3" w:rsidRDefault="0025048E" w:rsidP="009C1E6C">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="02291C32" w14:textId="4B3B6B1E" w:rsidR="009C1E6C" w:rsidRPr="0050714A" w:rsidRDefault="0025048E" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you e</w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure </w:t>
       </w:r>
-      <w:r w:rsidR="00933E39">
+      <w:r w:rsidR="00933E39" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="009C1E6C" w:rsidRPr="004625F3">
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>use of digital resources</w:t>
       </w:r>
-      <w:r w:rsidR="00933E39" w:rsidRPr="00933E39">
-[...9 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00933E39" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are age- appropriate and </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with no unsupervised internet use by children</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1431A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?                                                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="0018397A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do your </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>policies</w:t>
+      </w:r>
+      <w:r w:rsidR="0018397A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="0018397A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="0018397A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d with</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E6C" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear guidance on use of devices such as social media/ photographs and reporting of any online safety concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3681" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0EEE87" w14:textId="596CEAF5" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you manage the safe use of technology in the setting?</w:t>
+      </w:r>
+      <w:r w:rsidR="000766E0" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00933E39" w:rsidRPr="00933E39">
-[...95 lines deleted...]
-      <w:r w:rsidR="00BC3681">
+    </w:p>
+    <w:p w14:paraId="7DB06818" w14:textId="7A04C083" w:rsidR="00621F1A" w:rsidRPr="0050714A" w:rsidRDefault="00621F1A" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do you have a closed social media account</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE413E" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0EEE87" w14:textId="596CEAF5" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="3C876D30" w14:textId="77777777" w:rsidR="00E5450B" w:rsidRPr="0050714A" w:rsidRDefault="00E5450B" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2682D">
-[...16 lines deleted...]
-    <w:p w14:paraId="7DB06818" w14:textId="7A04C083" w:rsidR="00621F1A" w:rsidRDefault="00621F1A" w:rsidP="005F699A">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do Staff have work emails and social media profiles?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E19633" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F2D1A">
-[...16 lines deleted...]
-    <w:p w14:paraId="3C876D30" w14:textId="77777777" w:rsidR="00E5450B" w:rsidRPr="00E2682D" w:rsidRDefault="00E5450B" w:rsidP="00E5450B">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How do you support parents to manage their children’s E-safety outside the setting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0869620E" w14:textId="77777777" w:rsidR="001F2D1A" w:rsidRPr="0050714A" w:rsidRDefault="001F2D1A" w:rsidP="00A010F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C02EE4" w14:textId="6EBA9EC2" w:rsidR="004E30F5" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00A010F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Useful Link</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4BF2" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183DE69B" w14:textId="4FB3FD4A" w:rsidR="00F93A55" w:rsidRPr="0050714A" w:rsidRDefault="00F93A55" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="183DE69B" w14:textId="4FB3FD4A" w:rsidR="00F93A55" w:rsidRDefault="00F93A55" w:rsidP="00F93A55">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId91" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Health Professionals for Safer Screens - Our campaign</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="703C63A6" w14:textId="77777777" w:rsidR="004853B9" w:rsidRPr="00966CD7" w:rsidRDefault="004853B9" w:rsidP="004853B9">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="703C63A6" w14:textId="77777777" w:rsidR="004853B9" w:rsidRPr="0050714A" w:rsidRDefault="004853B9" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId92" w:history="1">
-        <w:r w:rsidRPr="00966CD7">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Our kids, their screens, the evidence 20250722 132847 Meeting Recording</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72D3EAEA" w14:textId="77777777" w:rsidR="00D85F85" w:rsidRPr="00F93A55" w:rsidRDefault="00A010F0" w:rsidP="005F699A">
+    <w:p w14:paraId="72D3EAEA" w14:textId="77777777" w:rsidR="00D85F85" w:rsidRPr="0050714A" w:rsidRDefault="00A010F0" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId93" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>E-Safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE5EEDC" w14:textId="61A06D12" w:rsidR="00BF4673" w:rsidRPr="00F93A55" w:rsidRDefault="00C92664" w:rsidP="005F699A">
+    <w:p w14:paraId="7CE5EEDC" w14:textId="61A06D12" w:rsidR="00BF4673" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further guidance to support the writing of an e-safety </w:t>
       </w:r>
-      <w:r w:rsidR="006F7955" w:rsidRPr="00F93A55">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006F7955" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>policy.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A55">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC6041E" w14:textId="77777777" w:rsidR="00B15CE7" w:rsidRPr="00F93A55" w:rsidRDefault="001D0456" w:rsidP="00B42D06">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4FC6041E" w14:textId="77777777" w:rsidR="00B15CE7" w:rsidRPr="0050714A" w:rsidRDefault="001D0456" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId94" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Online Safety @home – Bolton Schools ICT (bolton365.net)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F0093" w:rsidRPr="00F93A55">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009F0093" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547D0E9D" w14:textId="77777777" w:rsidR="00B15CE7" w:rsidRPr="00F93A55" w:rsidRDefault="00065FFE" w:rsidP="00B42D06">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="547D0E9D" w14:textId="77777777" w:rsidR="00B15CE7" w:rsidRPr="0050714A" w:rsidRDefault="00065FFE" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId95" w:anchor="checklist" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Pre-school (0-5) online safety tips and advice | Internet Matters</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0078723B" w:rsidRPr="00F93A55">
+      <w:r w:rsidR="0078723B" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABDAEF0" w14:textId="77777777" w:rsidR="00B15CE7" w:rsidRPr="00F93A55" w:rsidRDefault="00D85F85" w:rsidP="0050714A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                    </w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId96" w:history="1">
-        <w:r w:rsidRPr="00F93A55">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Get advice (thinkuknow.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0078723B" w:rsidRPr="00F93A55">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683DE8CE" w14:textId="77777777" w:rsidR="00D85F85" w:rsidRPr="00D85F85" w:rsidRDefault="00D85F85" w:rsidP="00B42D06">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A14F741" w14:textId="3D519F8D" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
+    <w:p w14:paraId="2A14F741" w14:textId="3D519F8D" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00014AD1" w:rsidRPr="00A1107E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serious accidents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00014AD1" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>injuries,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and deaths</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E4F76" w14:textId="66D0A0CE" w:rsidR="00C92664" w:rsidRPr="00E2682D" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="015E4F76" w14:textId="66D0A0CE" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E2682D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">What is your system for recording accidental injuries which occur in your setting or have occurred whilst children are in the care of their parents/carers? </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5161">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Individual records)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1B02FD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00E2682D" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="1A1B02FD" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E2682D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you share your records with parents/carers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194E6254" w14:textId="74758287" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="194E6254" w14:textId="74758287" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2682D">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you monitor these and what do you do about patterns/re-occurring injuries or accidents? </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5161">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C450AE" w:rsidRPr="001F5161">
+      <w:r w:rsidR="00C450AE" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5161">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk assessments on findings)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5067B27D" w14:textId="1B0A79C9" w:rsidR="003C24F1" w:rsidRPr="008576F8" w:rsidRDefault="00992047" w:rsidP="00FC25B5">
+    <w:p w14:paraId="5067B27D" w14:textId="1B0A79C9" w:rsidR="003C24F1" w:rsidRPr="0050714A" w:rsidRDefault="00992047" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008576F8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What is you</w:t>
       </w:r>
-      <w:r w:rsidR="008576F8" w:rsidRPr="008576F8">
+      <w:r w:rsidR="008576F8" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r practice around safer eating?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1EFB41" w14:textId="5B1D7611" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="6F1EFB41" w14:textId="5B1D7611" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E2682D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Who would you notify regarding serious accidents, </w:t>
       </w:r>
-      <w:r w:rsidR="00014AD1" w:rsidRPr="00014AD1">
+      <w:r w:rsidR="00014AD1" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>illness,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or injury to, or death of any child whilst in your care?  What is your procedure for this?  Think about how you would record this, time scales, following up, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00E63919" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="00E63919" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04934FA1" w14:textId="27F74607" w:rsidR="00432CCF" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="04934FA1" w14:textId="27F74607" w:rsidR="00432CCF" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to Appendix </w:t>
       </w:r>
-      <w:r w:rsidR="002B2842" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="002B2842" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00D362A1" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="00D362A1" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="000426B2" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
-[...13 lines deleted...]
-      <w:r w:rsidR="000426B2" w:rsidRPr="00EE489D">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notification Guidance for Early Years </w:t>
+      </w:r>
+      <w:r w:rsidR="000426B2" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Settings</w:t>
       </w:r>
-      <w:r w:rsidR="00016015" w:rsidRPr="00EE489D">
+      <w:r w:rsidR="00016015" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE489D">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1299E0CB" w14:textId="175C7196" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="1299E0CB" w14:textId="175C7196" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Statutory Framework for the Early Years Foundation </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="000426B2" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stage 3.</w:t>
       </w:r>
-      <w:r w:rsidR="00E14FD9">
+      <w:r w:rsidR="00E14FD9" w:rsidRPr="0050714A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>77 – 3.78</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34518478" w14:textId="42F32A8B" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00FC25B5">
+    <w:p w14:paraId="6E5514D7" w14:textId="75735274" w:rsidR="00AC2948" w:rsidRPr="0050714A" w:rsidRDefault="0050714A" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="66" w:hanging="66"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="6E5514D7" w14:textId="510D70C5" w:rsidR="00AC2948" w:rsidRDefault="00AC2948" w:rsidP="00FC25B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refer to Appendix D - Early Years Notification: serious accident, serious injury or death of a child whilst in the setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7908EF48" w14:textId="77777777" w:rsidR="0045324E" w:rsidRPr="0050714A" w:rsidRDefault="0045324E" w:rsidP="00FC25B5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7908EF48" w14:textId="77777777" w:rsidR="0045324E" w:rsidRPr="009B1E8F" w:rsidRDefault="0045324E" w:rsidP="00FC25B5">
+    <w:p w14:paraId="448679F9" w14:textId="0B36B78F" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="009475A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Useful Link</w:t>
+      </w:r>
+      <w:r w:rsidR="005E312E" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D641AB8" w14:textId="58128A65" w:rsidR="006A0B37" w:rsidRPr="0050714A" w:rsidRDefault="006A0B37" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...29 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId97" w:anchor=":~:text=anything%20that%20requires%20resuscitation,hypothermia%20or%20heat%2Dinduced%20illness" w:history="1">
-        <w:r w:rsidRPr="00851062">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Childcare: reporting children’s accidents and injuries - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76022DE7" w14:textId="6E907FC9" w:rsidR="00C92664" w:rsidRPr="00851062" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+    <w:p w14:paraId="76022DE7" w14:textId="6E907FC9" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See Ofsted compliance handbook for examples of accidents and injuries which are notifiable -</w:t>
       </w:r>
-      <w:r w:rsidR="005D588A" w:rsidRPr="00851062">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="005D588A" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA7FF10" w14:textId="1FA3344E" w:rsidR="00C92664" w:rsidRPr="00851062" w:rsidRDefault="005D588A" w:rsidP="00C92664">
+    <w:p w14:paraId="4CA7FF10" w14:textId="1FA3344E" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="005D588A" w:rsidP="0050714A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId98" w:history="1">
-        <w:r w:rsidRPr="00851062">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Early years and childcare enforcement policy - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03F8A7B2" w14:textId="77777777" w:rsidR="00DE73BC" w:rsidRDefault="00DE73BC" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18EA2F7D" w14:textId="77777777" w:rsidR="00DE73BC" w:rsidRDefault="00DE73BC" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8DAA9A" w14:textId="77777777" w:rsidR="005D588A" w:rsidRPr="005D588A" w:rsidRDefault="005D588A" w:rsidP="00C92664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-25"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B732F7F" w14:textId="7F1EF81A" w:rsidR="00C92664" w:rsidRPr="000D76D2" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
+    <w:p w14:paraId="2B732F7F" w14:textId="5F6BA620" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A1107E">
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Quality assuring the safeguarding </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="00A1107E">
-[...3 lines deleted...]
-    <w:p w14:paraId="7CF1E696" w14:textId="1A1987FA" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+      <w:r w:rsidR="00097650" w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF1E696" w14:textId="1A1987FA" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B1E8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you know you are getting safeguarding right </w:t>
       </w:r>
-      <w:r w:rsidR="00AA08FF" w:rsidRPr="5FC2ABF8">
+      <w:r w:rsidR="00AA08FF" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> internal audits, EY safeguarding </w:t>
       </w:r>
-      <w:r w:rsidR="005E2270" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="005E2270" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>visits</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, feedback from parents etc?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67280552" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+    <w:p w14:paraId="67280552" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B1E8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How often is this policy reviewed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05610C4F" w14:textId="752B3ECB" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+    <w:p w14:paraId="05610C4F" w14:textId="752B3ECB" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B1E8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you ensure that staff have read</w:t>
       </w:r>
-      <w:r w:rsidR="004C30A2">
+      <w:r w:rsidR="004C30A2" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and understood its contents and changes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7721ED4A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="009B1E8F" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+    <w:p w14:paraId="7721ED4A" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="00B050"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B1E8F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How do you keep up to date with current guidance/legislation/policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9931BB" w14:textId="44F0CB10" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
+    <w:p w14:paraId="6B9931BB" w14:textId="44F0CB10" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00C92664" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE3DF0">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you reflect on and learn from any recorded incidents </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(accidents, allegations, early help, </w:t>
       </w:r>
-      <w:r w:rsidR="00E2701B" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="00E2701B" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00C11ABB" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="00C11ABB" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> making a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000426B2" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="000426B2" w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>referral)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD28D65" w14:textId="77777777" w:rsidR="00637A9B" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
+    <w:p w14:paraId="4AD28D65" w14:textId="77777777" w:rsidR="00637A9B" w:rsidRPr="0050714A" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022E5C49" w14:textId="4AF2D664" w:rsidR="00637A9B" w:rsidRPr="00325D0F" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
+    <w:p w14:paraId="022E5C49" w14:textId="4AF2D664" w:rsidR="00637A9B" w:rsidRPr="0050714A" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325D0F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency planning and response</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325D0F">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - information on emergency alerts, building local partnerships and recording attendance for remote education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE502C6" w14:textId="53D2AF85" w:rsidR="00637A9B" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
+    <w:p w14:paraId="7DE502C6" w14:textId="53D2AF85" w:rsidR="00637A9B" w:rsidRPr="0050714A" w:rsidRDefault="00637A9B" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId99" w:history="1">
-        <w:r w:rsidRPr="00325D0F">
+        <w:r w:rsidRPr="0050714A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Emergency planning and response for education, childcare, and children’s social care settings - GOV.UK (www.gov.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="472A10D4" w14:textId="77777777" w:rsidR="00325D0F" w:rsidRPr="00D85F85" w:rsidRDefault="00325D0F" w:rsidP="00691AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3667BC11" w14:textId="77777777" w:rsidR="00534FE7" w:rsidRDefault="00534FE7" w:rsidP="009475A1">
+    <w:p w14:paraId="0A42F892" w14:textId="77777777" w:rsidR="00534FE7" w:rsidRDefault="00534FE7" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A868F6F" w14:textId="77777777" w:rsidR="00534FE7" w:rsidRDefault="00534FE7" w:rsidP="009475A1">
+    <w:p w14:paraId="321585B0" w14:textId="510364E8" w:rsidR="00C92664" w:rsidRPr="0050714A" w:rsidRDefault="00181CEA" w:rsidP="009475A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00A1107E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050714A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Linked policies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB68A53" w14:textId="7FEFC302" w:rsidR="00C92664" w:rsidRPr="00A1107E" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1107E">
         <w:t xml:space="preserve">Which other policies do you have that are linked to your safeguarding policy </w:t>
       </w:r>
       <w:r w:rsidR="00AA08FF" w:rsidRPr="00A1107E">
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1107E">
         <w:t xml:space="preserve"> whistle blowing, safe recruitment or behaviour management?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE586BE" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk220318519"/>
       <w:r w:rsidRPr="00181CEA">
         <w:t>Whistleblowing policy</w:t>
       </w:r>
@@ -14367,50 +14634,51 @@
     </w:p>
     <w:p w14:paraId="4D5A85E1" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>Lost and uncollected Child policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CEE8CC" w14:textId="7B993570" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t xml:space="preserve">Risk Assessment </w:t>
       </w:r>
       <w:r w:rsidR="00097650" w:rsidRPr="00181CEA">
         <w:t>policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C5AEB4" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
+        <w:lastRenderedPageBreak/>
         <w:t>Partnership with Parents policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACC0C01" w14:textId="77777777" w:rsidR="00C92664" w:rsidRPr="00181CEA" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t>Prevent policy (if a separate policy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F54951" w14:textId="0806D546" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00181CEA">
         <w:t xml:space="preserve">Staff Conduct Policy (Conduct/mobile phones/ social media) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0930A34B" w14:textId="39DCC7AD" w:rsidR="004115D7" w:rsidRDefault="004115D7" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -14605,130 +14873,130 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7044DC37" w14:textId="4AC3B520" w:rsidR="003A100D" w:rsidRPr="00C03A50" w:rsidRDefault="003A100D" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="4ADE6121" w14:textId="77777777" w:rsidR="003A100D" w:rsidRDefault="003A100D" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB2D8D8" w14:textId="77777777" w:rsidR="003A100D" w:rsidRPr="008F6C6E" w:rsidRDefault="003A100D" w:rsidP="003A100D">
+    <w:p w14:paraId="0CB2D8D8" w14:textId="77777777" w:rsidR="003A100D" w:rsidRPr="0050714A" w:rsidRDefault="003A100D" w:rsidP="003A100D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F6C6E">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed:                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4435964F" w14:textId="77777777" w:rsidR="003A100D" w:rsidRPr="008F6C6E" w:rsidRDefault="003A100D" w:rsidP="003A100D">
+    <w:p w14:paraId="4435964F" w14:textId="77777777" w:rsidR="003A100D" w:rsidRPr="0050714A" w:rsidRDefault="003A100D" w:rsidP="003A100D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F6C6E">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Print name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00522A7E" w14:textId="5D7368A6" w:rsidR="003A100D" w:rsidRPr="008F6C6E" w:rsidRDefault="003A100D" w:rsidP="003A100D">
+    <w:p w14:paraId="00522A7E" w14:textId="5D7368A6" w:rsidR="003A100D" w:rsidRPr="0050714A" w:rsidRDefault="003A100D" w:rsidP="003A100D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F6C6E">
+      <w:r w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="005B0B15" w:rsidRPr="008F6C6E">
+      <w:r w:rsidR="005B0B15" w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="005B0B15" w:rsidRPr="008F6C6E">
+      <w:r w:rsidR="005B0B15" w:rsidRPr="0050714A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date of review:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67765418" w14:textId="5BF91154" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00181CEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Hlk52551500"/>
     </w:p>
     <w:p w14:paraId="5AE9515D" w14:textId="2C192342" w:rsidR="00C92664" w:rsidRDefault="00C92664" w:rsidP="00C37355">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc467855257"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
@@ -14809,658 +15077,677 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5730240" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7094689B" w14:textId="77777777" w:rsidR="003A61C8" w:rsidRDefault="003A61C8" w:rsidP="0003302B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A223EE1" w14:textId="02D58497" w:rsidR="00A208E0" w:rsidRPr="006016F8" w:rsidRDefault="00AD32B1" w:rsidP="00A208E0">
+    <w:p w14:paraId="7774687C" w14:textId="77777777" w:rsidR="00550258" w:rsidRDefault="00AD32B1" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix B </w:t>
       </w:r>
-      <w:r w:rsidR="00A208E0" w:rsidRPr="006016F8">
+    </w:p>
+    <w:p w14:paraId="0A223EE1" w14:textId="69AEF185" w:rsidR="00A208E0" w:rsidRPr="00550258" w:rsidRDefault="00A208E0" w:rsidP="00550258">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550258">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Tracking Form</w:t>
       </w:r>
-      <w:r w:rsidR="00A65884">
+      <w:r w:rsidR="00A65884" w:rsidRPr="00550258">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED2EA8B" w14:textId="4E29CAF4" w:rsidR="00A208E0" w:rsidRPr="009B1E8F" w:rsidRDefault="00A208E0" w:rsidP="00FC3557">
+    <w:p w14:paraId="5ED2EA8B" w14:textId="47C74849" w:rsidR="00A208E0" w:rsidRPr="00550258" w:rsidRDefault="00A208E0" w:rsidP="00FC3557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
-        <w:rPr>
+      <w:r w:rsidRPr="00550258">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Allegation/concern raised against staff - For </w:t>
       </w:r>
-      <w:r w:rsidR="00D97E5D">
+      <w:r w:rsidR="00D97E5D" w:rsidRPr="00550258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>etting use and retention only</w:t>
       </w:r>
-      <w:r w:rsidR="00A65869" w:rsidRPr="009B1E8F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="358E32B6" w14:textId="77777777" w:rsidR="00533F11" w:rsidRDefault="00533F11" w:rsidP="00855257">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F63C216" w14:textId="47D445FF" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="7F63C216" w14:textId="47D445FF" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3119CAFE" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="3119CAFE" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458D35A2" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="458D35A2" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leaders and managers are increasingly aware of the need to not only address allegations made against staff, but to evidence actions taken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554F6D01" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="554F6D01" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6315A171" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="6315A171" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Settings should be clear what constitutes a complaint and what is an allegation so it may be useful to record and make clear within any overview.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDF6356" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="4FDF6356" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F2BAAD" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="47F2BAAD" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This tracking form is offered as a template only, for settings own use or modification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F04FEC" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="45F04FEC" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F36D8BE" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="2F36D8BE" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a referral form for LADO and referrals should still be confirmed via telephone contact with the LADO or delegate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6625B9DA" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="6625B9DA" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5057CF50" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="009B1E8F">
+    <w:p w14:paraId="5057CF50" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This should be used in conjunction with:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B91836" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="00855257">
+    <w:p w14:paraId="53B91836" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE2BBE3" w14:textId="1D53935D" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="00A13ACD">
+    <w:p w14:paraId="7EE2BBE3" w14:textId="1D53935D" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Working Together to Safeguard Children March</w:t>
       </w:r>
-      <w:r w:rsidR="007D37B7">
+      <w:r w:rsidR="007D37B7" w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
-      <w:r w:rsidR="00A13ACD">
+      <w:r w:rsidR="00A13ACD" w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4EDF5C" w14:textId="1210752E" w:rsidR="00CF69DA" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="00A13ACD">
+    <w:p w14:paraId="5B4EDF5C" w14:textId="1210752E" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolton Safeguarding Children </w:t>
       </w:r>
-      <w:r w:rsidR="00A13ACD">
+      <w:r w:rsidR="00A13ACD" w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Partnership </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedures for Managing </w:t>
       </w:r>
-      <w:r w:rsidR="005F7553">
+      <w:r w:rsidR="005F7553" w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allegations 20</w:t>
       </w:r>
-      <w:r w:rsidR="005F7553">
+      <w:r w:rsidR="005F7553" w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDBBBD6" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRDefault="00CF69DA" w:rsidP="00A13ACD">
+    <w:p w14:paraId="7BDBBBD6" w14:textId="77777777" w:rsidR="00CF69DA" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consideration of suspension checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50892E10" w14:textId="37C204C4" w:rsidR="002E4CC7" w:rsidRPr="009B1E8F" w:rsidRDefault="00CF69DA" w:rsidP="005F7553">
+    <w:p w14:paraId="50892E10" w14:textId="37C204C4" w:rsidR="002E4CC7" w:rsidRPr="00550258" w:rsidRDefault="00CF69DA" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F7553">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Overview of Managing Allegation table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F5002A" w14:textId="77777777" w:rsidR="005F7553" w:rsidRPr="005F7553" w:rsidRDefault="005F7553" w:rsidP="009B1E8F">
+    <w:p w14:paraId="55F5002A" w14:textId="77777777" w:rsidR="005F7553" w:rsidRPr="00550258" w:rsidRDefault="005F7553" w:rsidP="009B1E8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30CF782D" w14:textId="445FA25B" w:rsidR="00FE45C2" w:rsidRPr="009B1E8F" w:rsidRDefault="00FE45C2" w:rsidP="00FE45C2">
+    <w:p w14:paraId="30CF782D" w14:textId="3001953E" w:rsidR="00FE45C2" w:rsidRPr="00550258" w:rsidRDefault="00FE45C2" w:rsidP="00FE45C2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B1E8F">
+      <w:r w:rsidRPr="00550258">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note 1 - Criteria for managing </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="009B1E8F">
+      <w:r w:rsidR="00097650" w:rsidRPr="00550258">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>allegations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="224224A6" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRPr="00214E21" w:rsidRDefault="00FE45C2" w:rsidP="00FE45C2">
+        <w:t>allegations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224224A6" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRPr="00550258" w:rsidRDefault="00FE45C2" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:r w:rsidRPr="00214E21">
+      <w:r w:rsidRPr="00550258">
         <w:t>Allegations which appear to meet the criteria below should be referred to LADO with one working day. Where allegations are not referred to LADO, the tracking form could / should record the rationale for this decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E84C706" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRPr="00214E21" w:rsidRDefault="00FE45C2" w:rsidP="00FE45C2">
+    <w:p w14:paraId="5E84C706" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRPr="00550258" w:rsidRDefault="00FE45C2" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
-      <w:r w:rsidRPr="00214E21">
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve">An allegation may relate to a person who works with children who has: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5F6F28" w14:textId="215F8928" w:rsidR="001860AB" w:rsidRPr="001860AB" w:rsidRDefault="001860AB" w:rsidP="001860AB">
+    <w:p w14:paraId="3B5F6F28" w14:textId="215F8928" w:rsidR="001860AB" w:rsidRPr="00550258" w:rsidRDefault="001860AB" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001860AB">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve">Behaved in a way that has </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="001860AB">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="00550258">
         <w:t>harmed or</w:t>
       </w:r>
-      <w:r w:rsidRPr="001860AB">
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve"> may have harmed a </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="001860AB">
+      <w:r w:rsidR="00097650" w:rsidRPr="00550258">
         <w:t>child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57382945" w14:textId="2D343954" w:rsidR="001860AB" w:rsidRPr="001860AB" w:rsidRDefault="001860AB" w:rsidP="001860AB">
+    <w:p w14:paraId="57382945" w14:textId="2D343954" w:rsidR="001860AB" w:rsidRPr="00550258" w:rsidRDefault="001860AB" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001860AB">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve">Possibly committed a criminal offence against </w:t>
       </w:r>
-      <w:r w:rsidR="00A6216E" w:rsidRPr="001860AB">
+      <w:r w:rsidR="00A6216E" w:rsidRPr="00550258">
         <w:t>children or</w:t>
       </w:r>
-      <w:r w:rsidRPr="001860AB">
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve"> related to a </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="001860AB">
+      <w:r w:rsidR="00097650" w:rsidRPr="00550258">
         <w:t>child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209430CF" w14:textId="6D6C7177" w:rsidR="001860AB" w:rsidRPr="001860AB" w:rsidRDefault="001860AB" w:rsidP="001860AB">
+    <w:p w14:paraId="209430CF" w14:textId="6D6C7177" w:rsidR="001860AB" w:rsidRPr="00550258" w:rsidRDefault="001860AB" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001860AB">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550258">
         <w:t xml:space="preserve">Behaved towards a child or children in a way that indicates they may pose a risk to </w:t>
       </w:r>
-      <w:r w:rsidR="00097650" w:rsidRPr="001860AB">
+      <w:r w:rsidR="00097650" w:rsidRPr="00550258">
         <w:t>children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70212886" w14:textId="77777777" w:rsidR="001860AB" w:rsidRPr="001860AB" w:rsidRDefault="001860AB" w:rsidP="001860AB">
+    <w:p w14:paraId="70212886" w14:textId="77777777" w:rsidR="001860AB" w:rsidRPr="00550258" w:rsidRDefault="001860AB" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001860AB">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00550258">
         <w:t>Behaved or may have behaved in a way that indicates they may be unsuitable to work with children </w:t>
       </w:r>
-      <w:r w:rsidRPr="001860AB">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00550258">
+        <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>(Working Together 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A028ED" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRDefault="00FE45C2" w:rsidP="009B1E8F">
+    <w:p w14:paraId="54A028ED" w14:textId="77777777" w:rsidR="00FE45C2" w:rsidRPr="00550258" w:rsidRDefault="00FE45C2" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A17BBCA" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="005E2270" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
+    <w:p w14:paraId="3A17BBCA" w14:textId="5EEEBA18" w:rsidR="00A208E0" w:rsidRPr="00550258" w:rsidRDefault="00A208E0" w:rsidP="00550258">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
-      <w:r w:rsidRPr="005E2270">
-        <w:t>When an allegation / concern is received brief details should be obtained and passed to Manager as soon as possible.</w:t>
+      <w:r w:rsidRPr="00550258">
+        <w:t xml:space="preserve">When an allegation </w:t>
+      </w:r>
+      <w:r w:rsidR="00550258">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550258">
+        <w:t xml:space="preserve"> concern is received brief details should be obtained and passed to Manager as soon as possible.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="0BBAD1C4" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="0BBAD1C4" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8C07A1" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="3B8C07A1" w14:textId="24F3B29E" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Hlk52551588"/>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Date:</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="060D7DC3" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15474,401 +15761,401 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DC578DF" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="64ED7DD9" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="64ED7DD9" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="190DFC03" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="190DFC03" w14:textId="3BB835C6" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Allegation made by:</w:t>
+              <w:t>Allegation made by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4889AE38" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="71C6A2AC" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="71C6A2AC" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="0601D011" w14:textId="1F8B73F6" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t xml:space="preserve">Who </w:t>
             </w:r>
             <w:r w:rsidR="009B1E8F" w:rsidRPr="00A1107E">
               <w:t>is the allegation</w:t>
             </w:r>
             <w:r w:rsidRPr="00A1107E">
               <w:t xml:space="preserve"> made </w:t>
             </w:r>
             <w:r w:rsidR="009B1E8F" w:rsidRPr="00A1107E">
               <w:t>against?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E97D4AD" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="10FCBF73" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="10FCBF73" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C5B98AB" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>NB: The subject of the allegation should not be informed without first seeking advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="0BD5B3CC" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="0BD5B3CC" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4964D6" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="4B4964D6" w14:textId="54E67BDE" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Allegation first received by:</w:t>
+              <w:t>Allegation first received by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59AE3936" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="5CB006E6" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="5CB006E6" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="205F5128" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t xml:space="preserve">Manager aware </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03B94047" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="03B94047" w14:textId="2D4AA5C2" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>YES   /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74E3A7FA" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="216C443A" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="216C443A" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3628D509" w14:textId="45F4D140" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="3628D509" w14:textId="292AE5D7" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Brief details of the allegation:</w:t>
+              <w:t>Brief details of the allegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57819635" w14:textId="1F68F6D4" w:rsidR="00F3318A" w:rsidRPr="00A1107E" w:rsidRDefault="00F3318A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="1ECD0BE4" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="1ECD0BE4" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518217CC" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="518217CC" w14:textId="6DC03C0C" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Date of alleged incident:</w:t>
+              <w:t>Date of alleged incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D7C5D4" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="43FCE18D" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="43FCE18D" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B4DF44F" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t>Does this allegation involve a restraint?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38A2434E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="38A2434E" w14:textId="086990D9" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>YES   /   NO   /    NYK</w:t>
+              <w:t>YES / NO / NYK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="7292A3A8" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="7292A3A8" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5765AC5F" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="676DA624" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="676DA624" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7E9D5A7D" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t>Person appointe</w:t>
             </w:r>
             <w:r>
               <w:t>d and to complete tracking form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -15894,448 +16181,454 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B8F83AE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00D202C7" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00D202C7">
         <w:t>Allegations which appear to meet the criteria should be referred to LADO within 24 hours (see Note 1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="34EDF4C1" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="34EDF4C1" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BBB682D" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
               <w:t>Does this appear to meet the criteria for managing allegation</w:t>
             </w:r>
             <w:r>
               <w:t>s?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F986882" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="1F986882" w14:textId="0CE50E73" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>YES   /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="382B87D8" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00D202C7" w14:paraId="382B87D8" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="27D36C6D" w14:textId="08FD2C67" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="27D36C6D" w14:textId="15842A6F" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t xml:space="preserve">NO- </w:t>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidR="00550258">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1107E">
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5468">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If after discussion with the senior nominated officer it </w:t>
             </w:r>
             <w:r w:rsidR="001A1F79" w:rsidRPr="00FA5468">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>does not</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5468">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> meet the LADO criteria then this should be recorded with a rationale for not contacting LADO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74F3630B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00D202C7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2777AFBE" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2777AFBE" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79074434" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="79074434" w14:textId="34181F08" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Referred to LADO:</w:t>
+              <w:t>Referred to LADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26D07DD2" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="26D07DD2" w14:textId="4A6811EA" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>YES   /   NO              Date:</w:t>
+              <w:t>YES / NO              Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="227E7B8E" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="227E7B8E" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="359DC652" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="359DC652" w14:textId="1C6B4243" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Advice given:</w:t>
+              <w:t>Advice given</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00CDF768" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78990C6C" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="165526DB" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="165526DB" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6956C063" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="6956C063" w14:textId="10F4B886" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Date:</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="401F92F2" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="3FEE51D6" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="3FEE51D6" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC06A56" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="5BC06A56" w14:textId="59D9BB56" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00A1107E">
-              <w:t>Action to be taken:</w:t>
+              <w:t>Action to be taken</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBC49B8" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00A1107E" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="756507EF" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="632E276E" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="632E276E" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34C65BE1" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Suspension should never be automatic but should be considered and rationale given for decisions made. See consideration of suspension checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38BF981C" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="293B4E0E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="293B4E0E" w14:textId="0234B95F" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
-              <w:t>Decision to suspend    YES   /   NO</w:t>
+              <w:t>Decision to suspend    YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CAB9793" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE2E2D4" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="006016F8" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="006016F8">
         <w:t>Information gathered about the allegation (witnesses must not be spoken to until LADO advice has been sought)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4365"/>
+        <w:gridCol w:w="4649"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5DF1498C" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5DF1498C" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="6424C5BE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff witnesses</w:t>
             </w:r>
@@ -16418,57 +16711,57 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DA2E9D5" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Copy forwarded to LADO     YES/NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4D39C189" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4D39C189" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C9F7068" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
@@ -16493,57 +16786,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="550F7649" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="6BBE71CA" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="6BBE71CA" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BC277A4" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -16568,57 +16861,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BD2A987" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="27D1B623" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="27D1B623" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="042032BF" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -16643,57 +16936,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="693816DB" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5436A9D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5436A9D9" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="334529BE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pupil witnesses</w:t>
@@ -16721,208 +17014,208 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="015C7D11" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4151EF37" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4151EF37" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="501EDE45" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B41ECB6" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B22CE52" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7301B196" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7301B196" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F52D922" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2860EA7C" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="291057B6" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="39D3C47C" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="39D3C47C" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2306CAD8" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -16947,57 +17240,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66F400E8" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="77C59BEE" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="77C59BEE" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C259AB9" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -17022,57 +17315,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B04F206" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="29ADAA10" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="29ADAA10" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72FBEBCC" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plan of setting/classroom etc</w:t>
             </w:r>
@@ -17097,57 +17390,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BF74F66" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="19E2EADF" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="19E2EADF" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0661EF86" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Body map of injuries (if applicable)</w:t>
             </w:r>
@@ -17174,57 +17467,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74090A74" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="46188949" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="46188949" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315921B0" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chronology of event begun</w:t>
             </w:r>
@@ -17249,57 +17542,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7474F644" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5BC1396E" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5BC1396E" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365795A7" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">First </w:t>
             </w:r>
@@ -17354,202 +17647,202 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC507CE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C93152" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="000224F7">
         <w:t>Full details gathered</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7588F44C" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7588F44C" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C75D534" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="4C75D534" w14:textId="564FC466" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pupil name:</w:t>
+              <w:t>Pupil name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F81117E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2F820E0A" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2F820E0A" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22110C89" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="031AA03E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5AC6F5E8" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5AC6F5E8" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B617339" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="2B617339" w14:textId="4D2E66DA" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Address:</w:t>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="548E172A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A1B8EB5" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17581,54 +17874,54 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28865BA1" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4575FF11" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7063A4F8" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="7063A4F8" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DD4B11B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is the child known to Social Care?</w:t>
@@ -17644,54 +17937,54 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="039B1AE6" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="196EE758" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="196EE758" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39BCBFDF" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the child have Special Educational Needs? </w:t>
@@ -17724,54 +18017,54 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES / NO     If yes - </w:t>
             </w:r>
             <w:r w:rsidR="00097650" w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>details.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05FEC241" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="300F20EA" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="300F20EA" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EADE97E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Has the child raised previous concerns? </w:t>
@@ -17803,259 +18096,259 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES / NO     If yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5A59777A" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5A59777A" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="4F6E6D07" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="35F6D22D" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="35F6D22D" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="354961E1" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="354961E1" w14:textId="082CA552" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Staff full name:</w:t>
+              <w:t>Staff full name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B3CD76B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4821062D" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5816BAFB" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5816BAFB" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58E9DC6A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="58E9DC6A" w14:textId="33CEF263" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Date of Birth:</w:t>
+              <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EB9C712" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="202912C9" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="202912C9" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1006EC" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="7B1006EC" w14:textId="25359144" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Address:</w:t>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30E68079" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15DB7BCD" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="428EE75C" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="428EE75C" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C25C0B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have any concerns/allegations been raised about this person before?</w:t>
@@ -18140,70 +18433,70 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C585BB" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="006016F8" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="006016F8">
         <w:t>Informing others</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3941"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4089BE58" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="4089BE58" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28A8022B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00F95B38" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95B38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have parents of the child been informed?</w:t>
@@ -18211,54 +18504,54 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5067FE0B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5E56AB74" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="5E56AB74" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7F580158" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00F95B38" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95B38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of response</w:t>
             </w:r>
@@ -18275,246 +18568,279 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08FFF495" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="17AAE4CB" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="17AAE4CB" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC6B3D" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="08FD645F" w14:textId="77777777" w:rsidR="00550258" w:rsidRDefault="00550258">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000224F7">
+          </w:p>
+          <w:p w14:paraId="0D24DE18" w14:textId="5A68FEA2" w:rsidR="00A208E0" w:rsidRDefault="00A208E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000224F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Staff members should be informed of the allegation ASAP - on advice from LADO</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3223083D" w14:textId="77777777" w:rsidR="00550258" w:rsidRDefault="00550258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DFC6B3D" w14:textId="77777777" w:rsidR="00550258" w:rsidRPr="000224F7" w:rsidRDefault="00550258">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="472C21B0" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="472C21B0" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12180D3A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Has the staff member been informed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FC01681" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="3FC01681" w14:textId="1FC5FA07" w:rsidR="00A208E0" w:rsidRPr="000224F7" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES   /    NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2080AD50" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w14:paraId="2080AD50" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:tcW w:w="3941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03153A14" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="03153A14" w14:textId="13129441" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Name of Key person nominated to feedback to them:</w:t>
+              <w:t>Name of Key person nominated to feedback to them</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6061BC46" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00C74FCA" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0385A56A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="392794B2" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="006016F8" w:rsidRDefault="00A208E0" w:rsidP="00A208E0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="006016F8">
         <w:t>Outcome of LADO consultation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9185" w:type="dxa"/>
-        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="3090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="42A913A1" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="42A913A1" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E804B8D" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does this meet LADO criteria?</w:t>
@@ -18531,399 +18857,416 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADF46B9" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="3F0D80E0" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="3F0D80E0" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6B62DAF5" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="6B62DAF5" w14:textId="4ACE3E15" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Further action required:</w:t>
+              <w:t>Further action required</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A76D02E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1D5332" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="28F053B1" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="28F053B1" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0415F7CE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="0415F7CE" w14:textId="65307582" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Professional Strategy Meeting to be held:</w:t>
+              <w:t>Professional Strategy Meeting to be held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59D058ED" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="17E10335" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="17E10335" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C76DBE" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="26C76DBE" w14:textId="603222C0" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Professional Strategy Meeting date:</w:t>
+              <w:t>Professional Strategy Meeting date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BC9CD97" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="6A5FE80C" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="6A5FE80C" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E44CA91" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="2E44CA91" w14:textId="7E6C087F" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Attended by Manager:</w:t>
+              <w:t>Attended by Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="201BED00" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="400CD4AD" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="400CD4AD" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C560666" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="7C560666" w14:textId="118EEDCB" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Minutes received:</w:t>
+              <w:t>Minutes received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B40626E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="5E6A9989" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="5E6A9989" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4747CBF6" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="4747CBF6" w14:textId="04576643" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outcome: – </w:t>
+              <w:t>Outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="00550258">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>please circle</w:t>
+            </w:r>
+            <w:r w:rsidR="00550258">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2868716A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49D3A934" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
@@ -19021,353 +19364,353 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unsubstantiated</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3055960F" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Substantiated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="01636622" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="01636622" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A90FFAD" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="3A90FFAD" w14:textId="27FAC4B3" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Police investigation to be undertaken:</w:t>
+              <w:t>Police investigation to be undertaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67AD60B1" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="67AD60B1" w14:textId="4DC0CCC2" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="7D087E91" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="7D087E91" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D51D52E" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="5D51D52E" w14:textId="5A58CEE2" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Disciplinary investigation to be held:</w:t>
+              <w:t>Disciplinary investigation to be held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="276C33B5" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="276C33B5" w14:textId="4ADECB82" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>YES /   NO</w:t>
+              <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="7A5225B7" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="7A5225B7" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49EC7C62" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="49EC7C62" w14:textId="1C05955C" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Staff member informed of outcome:</w:t>
+              <w:t>Staff member informed of outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="106C913F" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="300CE8F7" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="430467A2" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="430467A2" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C7DE374" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="3C7DE374" w14:textId="1D3FBB6C" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Parents informed of outcome:</w:t>
+              <w:t>Parents informed of outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="448BAA4A" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D10A7DC" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="4306F5FE" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="4306F5FE" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B087AFC" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="1B087AFC" w14:textId="3105DF46" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Details added to overview table:</w:t>
+              <w:t>Details added to overview table</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F62D3D0" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Table format overview of allegations may be useful to leaders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
@@ -19387,131 +19730,131 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19E360D8" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="1CCC30E2" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="1CCC30E2" w14:textId="77777777" w:rsidTr="00550258">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D17DB99" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
+          <w:p w14:paraId="7D17DB99" w14:textId="49534D61" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00214E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Outcome:</w:t>
+              <w:t>Outcome</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="175083FB" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06E3F05B" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71888110" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00214E21" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="6BA3317F" w14:textId="77777777">
+      <w:tr w:rsidR="00A208E0" w:rsidRPr="00214E21" w14:paraId="6BA3317F" w14:textId="77777777" w:rsidTr="00550258">
         <w:trPr>
           <w:trHeight w:val="4010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9185" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="607C217F" w14:textId="77777777" w:rsidR="00A208E0" w:rsidRPr="00175239" w:rsidRDefault="00A208E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175239">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20553,87 +20896,103 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Immediately</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21AA27A0" w14:textId="77777777" w:rsidR="00DA174B" w:rsidRPr="0076190E" w:rsidRDefault="00DA174B" w:rsidP="004C3B2A">
+          <w:p w14:paraId="21AA27A0" w14:textId="0D1738DC" w:rsidR="00DA174B" w:rsidRPr="0076190E" w:rsidRDefault="00DA174B" w:rsidP="004C3B2A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Police as appropriate </w:t>
             </w:r>
+            <w:r w:rsidR="00550258">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076190E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocial care </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Social</w:t>
+              <w:t>see</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0076190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> care see appendix A</w:t>
+              <w:t xml:space="preserve"> appendix A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA174B" w:rsidRPr="0076190E" w14:paraId="6484E077" w14:textId="77777777" w:rsidTr="004C3B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="114EA031" w14:textId="77777777" w:rsidR="00DA174B" w:rsidRPr="0076190E" w:rsidRDefault="00DA174B" w:rsidP="004C3B2A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -25932,69 +26291,69 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65F188E5" w14:textId="77777777" w:rsidR="004168CB" w:rsidRDefault="004168CB" w:rsidP="0018032C"/>
     <w:sectPr w:rsidR="004168CB" w:rsidSect="00F52289">
       <w:headerReference w:type="even" r:id="rId116"/>
       <w:headerReference w:type="default" r:id="rId117"/>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:headerReference w:type="first" r:id="rId119"/>
       <w:footerReference w:type="first" r:id="rId120"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="612" w:right="890" w:bottom="720" w:left="720" w:header="1077" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0843807C" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
+    <w:p w14:paraId="6FE59C1C" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A4BB43" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
-    <w:p w14:paraId="6AB0C53D" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
+    <w:p w14:paraId="56A2D109" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D"/>
+    <w:p w14:paraId="3F3A31A4" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBC6253" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
+    <w:p w14:paraId="316D3946" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621505C8" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
-    <w:p w14:paraId="5B8BBEC5" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
+    <w:p w14:paraId="463B0B98" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D"/>
+    <w:p w14:paraId="6238A5E7" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="00990703"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="110C3ECB" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980">
+    <w:p w14:paraId="121A8F20" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26011,89 +26370,82 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bolton">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="00000083" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="549BEE7B" w14:textId="77777777" w:rsidR="00225563" w:rsidRDefault="00225563">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25DB5069" w14:textId="77777777" w:rsidR="00F07E33" w:rsidRDefault="00B10258" w:rsidP="00A17AF2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="26" w:name="_Hlk141182325"/>
@@ -26700,69 +27052,69 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="005A6683">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36625B69" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
+    <w:p w14:paraId="7ED9A8A6" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="0018032C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7659A5BB" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
-    <w:p w14:paraId="6837E7EC" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
+    <w:p w14:paraId="7F27EC2D" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D"/>
+    <w:p w14:paraId="399C6E90" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B81768D" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="0018032C">
+    <w:p w14:paraId="5C5E8FF2" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="0018032C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ADCE1F" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980"/>
-    <w:p w14:paraId="36C95F5E" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980" w:rsidP="00990703"/>
+    <w:p w14:paraId="32C511CE" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D"/>
+    <w:p w14:paraId="4D48CBF9" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D" w:rsidP="00990703"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01D13B50" w14:textId="77777777" w:rsidR="00800980" w:rsidRDefault="00800980">
+    <w:p w14:paraId="525CBA35" w14:textId="77777777" w:rsidR="00903A3D" w:rsidRDefault="00903A3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77122D85" w14:textId="77777777" w:rsidR="00225563" w:rsidRDefault="00225563">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62560ADD" w14:textId="7238D41B" w:rsidR="00B10258" w:rsidRDefault="00B10258">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
@@ -27297,50 +27649,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06312CB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DCC3550"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0987373A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0F4F714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27445,51 +27910,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A5925CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E3A3D12"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8A7881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFBA2880"/>
     <w:lvl w:ilvl="0" w:tplc="1982E280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27561,51 +28139,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105D66CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8487EBA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27674,51 +28252,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1206187A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="083A024C"/>
     <w:lvl w:ilvl="0" w:tplc="8698D5E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27791,51 +28369,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13171265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A644023C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27877,164 +28455,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15AE7688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8BF6E778"/>
-    <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
+    <w:tmpl w:val="778A87B0"/>
+    <w:lvl w:ilvl="0" w:tplc="DAB29BA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:color w:val="0070C0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BE4177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F202BFE8"/>
     <w:lvl w:ilvl="0" w:tplc="B57034A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28106,51 +28684,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16A15829"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4969080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28255,51 +28833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="183B423C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6010E542"/>
     <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28368,51 +28946,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CCC7A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3846357E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -28457,51 +29035,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DEF09C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA324B44"/>
     <w:lvl w:ilvl="0" w:tplc="0102FE0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28573,51 +29151,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22850AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F68BA24"/>
     <w:lvl w:ilvl="0" w:tplc="9F18FB5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28689,51 +29267,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22955806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B55C1976"/>
     <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28802,51 +29380,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23622A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42B205A8"/>
     <w:lvl w:ilvl="0" w:tplc="F23C9DF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28915,51 +29493,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245471B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F28CACA2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29028,51 +29606,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C44F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5B654FE"/>
     <w:lvl w:ilvl="0" w:tplc="F23C9DF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29141,51 +29719,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED307B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C32244A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29290,51 +29868,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31205DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAFA6EB6"/>
     <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29403,164 +29981,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B643D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="333AB4F0"/>
     <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="320C3C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10920E78"/>
     <w:lvl w:ilvl="0" w:tplc="6CC41FC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29632,51 +30210,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36691110"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8E025EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29781,51 +30359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3681384D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2934F516"/>
     <w:lvl w:ilvl="0" w:tplc="D9A661C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="006CB4"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29895,164 +30473,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37492568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="052A9562"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F17249E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1700AB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30157,51 +30735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="419521C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CF0877A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30306,51 +30884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41B8764E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4F68576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30455,51 +31033,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A51572E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="895CF580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30604,51 +31182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507D1F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE4E98B6"/>
     <w:lvl w:ilvl="0" w:tplc="18A24138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30720,51 +31298,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D9041C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCEC6DC"/>
     <w:lvl w:ilvl="0" w:tplc="6396EE8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -30834,51 +31412,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59710F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E54E6E48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30947,51 +31525,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ACC1696"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36280C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31096,51 +31674,277 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62DF428E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6D2967E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EF74475"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14543BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="717D2646"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28B8A740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31245,51 +32049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="766A0503"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA7EC3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31358,51 +32162,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A573675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA70A156"/>
     <w:lvl w:ilvl="0" w:tplc="C86A3D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="0070C0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31471,51 +32275,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A91512D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38EAD5FC"/>
     <w:lvl w:ilvl="0" w:tplc="D5EC63F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B050"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31587,51 +32391,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C871731"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D34CBFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31736,51 +32540,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF63E55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E0E4CC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FCB5707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B2013B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31850,170 +32767,185 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1667827448">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1094084037">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1126849899">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="957831139">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1336493005">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="822043023">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="712776197">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1989281610">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1094084037">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="9" w16cid:durableId="717319333">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="294528173">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1703019137">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1189105108">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1283730104">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1444374991">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1109935650">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2044095483">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1244295976">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="684096822">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="655301509">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="244193225">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1998875439">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1427657624">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="885064244">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1477919299">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1591039024">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1088117656">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="684214290">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1444374991">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="28" w16cid:durableId="479735849">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1109935650">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="29" w16cid:durableId="1923832869">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2044095483">
+  <w:num w:numId="30" w16cid:durableId="1569879649">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1322808859">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="382485966">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1383091751">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1882399354">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2033991097">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2093308103">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="717246100">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1643971618">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="493373484">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1244295976">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="40" w16cid:durableId="142427886">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="684096822">
-[...56 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="717246100">
+  <w:num w:numId="41" w16cid:durableId="48498210">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1643971618">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="42" w16cid:durableId="1569877475">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="520095663">
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -32345,65 +33277,67 @@
     <w:rsid w:val="002E6FA4"/>
     <w:rsid w:val="002F0285"/>
     <w:rsid w:val="002F0C5D"/>
     <w:rsid w:val="002F231F"/>
     <w:rsid w:val="002F3324"/>
     <w:rsid w:val="002F3D3F"/>
     <w:rsid w:val="002F54F2"/>
     <w:rsid w:val="002F55BE"/>
     <w:rsid w:val="002F7860"/>
     <w:rsid w:val="002F7AF8"/>
     <w:rsid w:val="003000EE"/>
     <w:rsid w:val="00301DDF"/>
     <w:rsid w:val="00301E20"/>
     <w:rsid w:val="003025AE"/>
     <w:rsid w:val="003041A0"/>
     <w:rsid w:val="003046B8"/>
     <w:rsid w:val="003046DE"/>
     <w:rsid w:val="00305A3E"/>
     <w:rsid w:val="003063CF"/>
     <w:rsid w:val="003064C7"/>
     <w:rsid w:val="00311AAC"/>
     <w:rsid w:val="00311FC0"/>
     <w:rsid w:val="00312136"/>
     <w:rsid w:val="0031227A"/>
     <w:rsid w:val="0031662C"/>
+    <w:rsid w:val="003168FF"/>
     <w:rsid w:val="0032288E"/>
     <w:rsid w:val="00322BC9"/>
     <w:rsid w:val="00325D0F"/>
     <w:rsid w:val="003260A5"/>
     <w:rsid w:val="00326620"/>
     <w:rsid w:val="00327025"/>
     <w:rsid w:val="003271E5"/>
     <w:rsid w:val="00327C40"/>
     <w:rsid w:val="00327C88"/>
     <w:rsid w:val="00334BD3"/>
     <w:rsid w:val="00334E22"/>
     <w:rsid w:val="0033505C"/>
     <w:rsid w:val="003350F1"/>
     <w:rsid w:val="00336663"/>
     <w:rsid w:val="003368FA"/>
+    <w:rsid w:val="00336FA3"/>
     <w:rsid w:val="00337877"/>
     <w:rsid w:val="00340DA0"/>
     <w:rsid w:val="00342ED0"/>
     <w:rsid w:val="00343449"/>
     <w:rsid w:val="00343600"/>
     <w:rsid w:val="00353DCF"/>
     <w:rsid w:val="00354FF7"/>
     <w:rsid w:val="003575EC"/>
     <w:rsid w:val="00360D5D"/>
     <w:rsid w:val="00361300"/>
     <w:rsid w:val="00363074"/>
     <w:rsid w:val="003634BA"/>
     <w:rsid w:val="00367AC6"/>
     <w:rsid w:val="00370EB6"/>
     <w:rsid w:val="00371669"/>
     <w:rsid w:val="0037252E"/>
     <w:rsid w:val="003748D7"/>
     <w:rsid w:val="00374CAC"/>
     <w:rsid w:val="00377A66"/>
     <w:rsid w:val="00381E1C"/>
     <w:rsid w:val="00382CA9"/>
     <w:rsid w:val="00384E85"/>
     <w:rsid w:val="00387740"/>
     <w:rsid w:val="0038775A"/>
     <w:rsid w:val="00387AA7"/>
@@ -32574,125 +33508,128 @@
     <w:rsid w:val="004D086C"/>
     <w:rsid w:val="004D0E52"/>
     <w:rsid w:val="004D2286"/>
     <w:rsid w:val="004D2447"/>
     <w:rsid w:val="004D3862"/>
     <w:rsid w:val="004D41EE"/>
     <w:rsid w:val="004D5780"/>
     <w:rsid w:val="004D5B2C"/>
     <w:rsid w:val="004D6F00"/>
     <w:rsid w:val="004D76E7"/>
     <w:rsid w:val="004D7B30"/>
     <w:rsid w:val="004D7C2B"/>
     <w:rsid w:val="004E2B13"/>
     <w:rsid w:val="004E30F5"/>
     <w:rsid w:val="004E6EDF"/>
     <w:rsid w:val="004F1C72"/>
     <w:rsid w:val="004F3C2D"/>
     <w:rsid w:val="004F7746"/>
     <w:rsid w:val="00501941"/>
     <w:rsid w:val="00503B8F"/>
     <w:rsid w:val="005041C3"/>
     <w:rsid w:val="00504487"/>
     <w:rsid w:val="00504C48"/>
     <w:rsid w:val="0050581A"/>
     <w:rsid w:val="00506CA6"/>
+    <w:rsid w:val="0050714A"/>
     <w:rsid w:val="0050745B"/>
     <w:rsid w:val="0051130F"/>
     <w:rsid w:val="00511460"/>
     <w:rsid w:val="00517B32"/>
     <w:rsid w:val="005200CF"/>
     <w:rsid w:val="00520F7F"/>
     <w:rsid w:val="005233FE"/>
     <w:rsid w:val="005239E7"/>
     <w:rsid w:val="00523A0C"/>
     <w:rsid w:val="00523C2B"/>
     <w:rsid w:val="00524761"/>
     <w:rsid w:val="00527FF7"/>
     <w:rsid w:val="00530114"/>
     <w:rsid w:val="00530895"/>
     <w:rsid w:val="00533F11"/>
     <w:rsid w:val="00534D9A"/>
     <w:rsid w:val="00534FE7"/>
     <w:rsid w:val="00540FC8"/>
     <w:rsid w:val="00541B6E"/>
     <w:rsid w:val="00541EB1"/>
     <w:rsid w:val="00542057"/>
     <w:rsid w:val="00543032"/>
     <w:rsid w:val="0054550E"/>
     <w:rsid w:val="00545A35"/>
     <w:rsid w:val="00546EEE"/>
+    <w:rsid w:val="00550258"/>
     <w:rsid w:val="00553F66"/>
     <w:rsid w:val="00554100"/>
     <w:rsid w:val="005601C6"/>
     <w:rsid w:val="005602DD"/>
     <w:rsid w:val="0056071D"/>
     <w:rsid w:val="00561B8E"/>
     <w:rsid w:val="00561FC9"/>
     <w:rsid w:val="005639E7"/>
     <w:rsid w:val="00564488"/>
     <w:rsid w:val="00564835"/>
     <w:rsid w:val="00564955"/>
     <w:rsid w:val="00564BBD"/>
     <w:rsid w:val="0056585B"/>
     <w:rsid w:val="005659F8"/>
     <w:rsid w:val="00566974"/>
     <w:rsid w:val="00567918"/>
     <w:rsid w:val="00572DF9"/>
     <w:rsid w:val="00573BE3"/>
     <w:rsid w:val="005740C9"/>
     <w:rsid w:val="00574B00"/>
     <w:rsid w:val="00574D6E"/>
     <w:rsid w:val="00574F13"/>
     <w:rsid w:val="00576589"/>
     <w:rsid w:val="005770D2"/>
     <w:rsid w:val="00577C51"/>
     <w:rsid w:val="0058485D"/>
     <w:rsid w:val="00585496"/>
     <w:rsid w:val="00591778"/>
     <w:rsid w:val="00591960"/>
     <w:rsid w:val="0059230A"/>
     <w:rsid w:val="00593065"/>
     <w:rsid w:val="005935DC"/>
     <w:rsid w:val="005938A8"/>
     <w:rsid w:val="00593F32"/>
     <w:rsid w:val="00595033"/>
     <w:rsid w:val="00596F68"/>
     <w:rsid w:val="00597A83"/>
     <w:rsid w:val="005A096D"/>
     <w:rsid w:val="005A1D82"/>
     <w:rsid w:val="005A43AD"/>
     <w:rsid w:val="005A44FD"/>
     <w:rsid w:val="005A4C6F"/>
     <w:rsid w:val="005A5E02"/>
     <w:rsid w:val="005A6044"/>
     <w:rsid w:val="005A6683"/>
     <w:rsid w:val="005B0B15"/>
     <w:rsid w:val="005B0D09"/>
     <w:rsid w:val="005B1297"/>
     <w:rsid w:val="005B5A45"/>
     <w:rsid w:val="005B5C93"/>
+    <w:rsid w:val="005B6F9D"/>
     <w:rsid w:val="005C3130"/>
     <w:rsid w:val="005C614B"/>
     <w:rsid w:val="005D0D2C"/>
     <w:rsid w:val="005D126F"/>
     <w:rsid w:val="005D2862"/>
     <w:rsid w:val="005D38AC"/>
     <w:rsid w:val="005D588A"/>
     <w:rsid w:val="005D5A5F"/>
     <w:rsid w:val="005D5DF4"/>
     <w:rsid w:val="005D65D3"/>
     <w:rsid w:val="005D66B6"/>
     <w:rsid w:val="005E0648"/>
     <w:rsid w:val="005E0CA1"/>
     <w:rsid w:val="005E2270"/>
     <w:rsid w:val="005E312E"/>
     <w:rsid w:val="005E6500"/>
     <w:rsid w:val="005F056A"/>
     <w:rsid w:val="005F2133"/>
     <w:rsid w:val="005F228B"/>
     <w:rsid w:val="005F5205"/>
     <w:rsid w:val="005F699A"/>
     <w:rsid w:val="005F7553"/>
     <w:rsid w:val="005F7F8A"/>
     <w:rsid w:val="0060000C"/>
     <w:rsid w:val="00600D58"/>
@@ -32756,50 +33693,51 @@
     <w:rsid w:val="00685FCF"/>
     <w:rsid w:val="0068634D"/>
     <w:rsid w:val="00687B2B"/>
     <w:rsid w:val="00687FFD"/>
     <w:rsid w:val="00690871"/>
     <w:rsid w:val="00690D8D"/>
     <w:rsid w:val="00691AC6"/>
     <w:rsid w:val="00691D00"/>
     <w:rsid w:val="00694DC1"/>
     <w:rsid w:val="0069516E"/>
     <w:rsid w:val="0069571D"/>
     <w:rsid w:val="006A04FC"/>
     <w:rsid w:val="006A0B37"/>
     <w:rsid w:val="006A0C3D"/>
     <w:rsid w:val="006A0EF3"/>
     <w:rsid w:val="006A1646"/>
     <w:rsid w:val="006A2D00"/>
     <w:rsid w:val="006A3ABC"/>
     <w:rsid w:val="006A4B40"/>
     <w:rsid w:val="006A6343"/>
     <w:rsid w:val="006A668F"/>
     <w:rsid w:val="006A6BB1"/>
     <w:rsid w:val="006B0E7E"/>
     <w:rsid w:val="006B2739"/>
     <w:rsid w:val="006B351D"/>
+    <w:rsid w:val="006B36ED"/>
     <w:rsid w:val="006B3A69"/>
     <w:rsid w:val="006B4221"/>
     <w:rsid w:val="006B6841"/>
     <w:rsid w:val="006B6B70"/>
     <w:rsid w:val="006B77CD"/>
     <w:rsid w:val="006C2B8C"/>
     <w:rsid w:val="006C502D"/>
     <w:rsid w:val="006D03C2"/>
     <w:rsid w:val="006D1068"/>
     <w:rsid w:val="006D206C"/>
     <w:rsid w:val="006D32E5"/>
     <w:rsid w:val="006D6A12"/>
     <w:rsid w:val="006D725C"/>
     <w:rsid w:val="006E0CFE"/>
     <w:rsid w:val="006E1BFA"/>
     <w:rsid w:val="006E2A2F"/>
     <w:rsid w:val="006E3989"/>
     <w:rsid w:val="006E43A3"/>
     <w:rsid w:val="006E510E"/>
     <w:rsid w:val="006E590D"/>
     <w:rsid w:val="006E6D79"/>
     <w:rsid w:val="006E795E"/>
     <w:rsid w:val="006F065F"/>
     <w:rsid w:val="006F2BED"/>
     <w:rsid w:val="006F30F3"/>
@@ -32899,50 +33837,51 @@
     <w:rsid w:val="007C25D7"/>
     <w:rsid w:val="007C37C3"/>
     <w:rsid w:val="007C52A6"/>
     <w:rsid w:val="007C5D8B"/>
     <w:rsid w:val="007C7BD4"/>
     <w:rsid w:val="007D02C3"/>
     <w:rsid w:val="007D0616"/>
     <w:rsid w:val="007D2420"/>
     <w:rsid w:val="007D3470"/>
     <w:rsid w:val="007D37B7"/>
     <w:rsid w:val="007D3FC3"/>
     <w:rsid w:val="007D48EA"/>
     <w:rsid w:val="007D5F2C"/>
     <w:rsid w:val="007D6194"/>
     <w:rsid w:val="007D6A03"/>
     <w:rsid w:val="007D76EF"/>
     <w:rsid w:val="007E0DA0"/>
     <w:rsid w:val="007E107E"/>
     <w:rsid w:val="007E2C3D"/>
     <w:rsid w:val="007E2FE5"/>
     <w:rsid w:val="007E31AF"/>
     <w:rsid w:val="007E6407"/>
     <w:rsid w:val="007F0D86"/>
     <w:rsid w:val="007F3CDE"/>
     <w:rsid w:val="007F541B"/>
+    <w:rsid w:val="007F5924"/>
     <w:rsid w:val="007F627D"/>
     <w:rsid w:val="007F6947"/>
     <w:rsid w:val="00800980"/>
     <w:rsid w:val="00800A95"/>
     <w:rsid w:val="008015DC"/>
     <w:rsid w:val="0080166D"/>
     <w:rsid w:val="0080235B"/>
     <w:rsid w:val="00803B9A"/>
     <w:rsid w:val="008040E5"/>
     <w:rsid w:val="008049C0"/>
     <w:rsid w:val="00806ABF"/>
     <w:rsid w:val="0080707F"/>
     <w:rsid w:val="00807DDA"/>
     <w:rsid w:val="008100D7"/>
     <w:rsid w:val="0081178B"/>
     <w:rsid w:val="00811986"/>
     <w:rsid w:val="008141F4"/>
     <w:rsid w:val="008150D3"/>
     <w:rsid w:val="00816571"/>
     <w:rsid w:val="00817008"/>
     <w:rsid w:val="00820476"/>
     <w:rsid w:val="00820A43"/>
     <w:rsid w:val="008213AE"/>
     <w:rsid w:val="00821452"/>
     <w:rsid w:val="0082298B"/>
@@ -33020,59 +33959,61 @@
     <w:rsid w:val="008B3C29"/>
     <w:rsid w:val="008B493E"/>
     <w:rsid w:val="008B5787"/>
     <w:rsid w:val="008B58F4"/>
     <w:rsid w:val="008B6884"/>
     <w:rsid w:val="008B7F44"/>
     <w:rsid w:val="008C2CB9"/>
     <w:rsid w:val="008C406D"/>
     <w:rsid w:val="008C5C3D"/>
     <w:rsid w:val="008C7357"/>
     <w:rsid w:val="008D0DE6"/>
     <w:rsid w:val="008D10B2"/>
     <w:rsid w:val="008D12D0"/>
     <w:rsid w:val="008D3F4B"/>
     <w:rsid w:val="008D518E"/>
     <w:rsid w:val="008D52C2"/>
     <w:rsid w:val="008D6442"/>
     <w:rsid w:val="008D64CB"/>
     <w:rsid w:val="008D75B8"/>
     <w:rsid w:val="008D7B69"/>
     <w:rsid w:val="008E23E1"/>
     <w:rsid w:val="008E2DC7"/>
     <w:rsid w:val="008E39D3"/>
     <w:rsid w:val="008E659B"/>
     <w:rsid w:val="008E6B08"/>
+    <w:rsid w:val="008E6C08"/>
     <w:rsid w:val="008F1F70"/>
     <w:rsid w:val="008F42AF"/>
     <w:rsid w:val="008F4825"/>
     <w:rsid w:val="008F6C6E"/>
     <w:rsid w:val="008F6FB3"/>
     <w:rsid w:val="008F79A1"/>
     <w:rsid w:val="00901C83"/>
     <w:rsid w:val="00901EE8"/>
     <w:rsid w:val="0090221C"/>
+    <w:rsid w:val="00903A3D"/>
     <w:rsid w:val="0090433F"/>
     <w:rsid w:val="009046B2"/>
     <w:rsid w:val="009114A6"/>
     <w:rsid w:val="00911BB2"/>
     <w:rsid w:val="00911D1B"/>
     <w:rsid w:val="0091279A"/>
     <w:rsid w:val="00914105"/>
     <w:rsid w:val="00914A69"/>
     <w:rsid w:val="0091598E"/>
     <w:rsid w:val="009161B6"/>
     <w:rsid w:val="00922E08"/>
     <w:rsid w:val="00926D73"/>
     <w:rsid w:val="00927E80"/>
     <w:rsid w:val="009304E8"/>
     <w:rsid w:val="00931C62"/>
     <w:rsid w:val="00933E39"/>
     <w:rsid w:val="0093498E"/>
     <w:rsid w:val="00940209"/>
     <w:rsid w:val="00941CCE"/>
     <w:rsid w:val="009443B2"/>
     <w:rsid w:val="009475A1"/>
     <w:rsid w:val="00950872"/>
     <w:rsid w:val="00952D6F"/>
     <w:rsid w:val="0095350C"/>
     <w:rsid w:val="00953F21"/>
@@ -33102,50 +34043,51 @@
     <w:rsid w:val="00990703"/>
     <w:rsid w:val="00991F78"/>
     <w:rsid w:val="00992047"/>
     <w:rsid w:val="00993434"/>
     <w:rsid w:val="00993B4C"/>
     <w:rsid w:val="009955CB"/>
     <w:rsid w:val="00995A10"/>
     <w:rsid w:val="00996C18"/>
     <w:rsid w:val="0099726E"/>
     <w:rsid w:val="009A0755"/>
     <w:rsid w:val="009A0884"/>
     <w:rsid w:val="009A153E"/>
     <w:rsid w:val="009A1777"/>
     <w:rsid w:val="009A207B"/>
     <w:rsid w:val="009A27CE"/>
     <w:rsid w:val="009A4834"/>
     <w:rsid w:val="009A70A0"/>
     <w:rsid w:val="009A77B8"/>
     <w:rsid w:val="009A7E85"/>
     <w:rsid w:val="009B1E8F"/>
     <w:rsid w:val="009B2679"/>
     <w:rsid w:val="009B4BF2"/>
     <w:rsid w:val="009B4C8A"/>
     <w:rsid w:val="009B72A3"/>
     <w:rsid w:val="009C0377"/>
+    <w:rsid w:val="009C0A2D"/>
     <w:rsid w:val="009C104B"/>
     <w:rsid w:val="009C1301"/>
     <w:rsid w:val="009C1E6C"/>
     <w:rsid w:val="009C2DCD"/>
     <w:rsid w:val="009C3DC6"/>
     <w:rsid w:val="009D129E"/>
     <w:rsid w:val="009D138E"/>
     <w:rsid w:val="009D35C8"/>
     <w:rsid w:val="009D4438"/>
     <w:rsid w:val="009D5D72"/>
     <w:rsid w:val="009E122F"/>
     <w:rsid w:val="009E1DF3"/>
     <w:rsid w:val="009E4D97"/>
     <w:rsid w:val="009E7B3C"/>
     <w:rsid w:val="009F0093"/>
     <w:rsid w:val="009F043F"/>
     <w:rsid w:val="009F0EAF"/>
     <w:rsid w:val="009F0F13"/>
     <w:rsid w:val="009F0FA5"/>
     <w:rsid w:val="009F2F08"/>
     <w:rsid w:val="00A004A9"/>
     <w:rsid w:val="00A00510"/>
     <w:rsid w:val="00A00DF8"/>
     <w:rsid w:val="00A010F0"/>
     <w:rsid w:val="00A0542F"/>
@@ -33566,50 +34508,51 @@
     <w:rsid w:val="00DD6363"/>
     <w:rsid w:val="00DE31CC"/>
     <w:rsid w:val="00DE3500"/>
     <w:rsid w:val="00DE36EF"/>
     <w:rsid w:val="00DE3EE2"/>
     <w:rsid w:val="00DE474D"/>
     <w:rsid w:val="00DE4760"/>
     <w:rsid w:val="00DE4E1F"/>
     <w:rsid w:val="00DE5025"/>
     <w:rsid w:val="00DE5082"/>
     <w:rsid w:val="00DE73BC"/>
     <w:rsid w:val="00DF029A"/>
     <w:rsid w:val="00DF196F"/>
     <w:rsid w:val="00DF2716"/>
     <w:rsid w:val="00DF2BC9"/>
     <w:rsid w:val="00E02D03"/>
     <w:rsid w:val="00E033C6"/>
     <w:rsid w:val="00E0426C"/>
     <w:rsid w:val="00E048EB"/>
     <w:rsid w:val="00E056FE"/>
     <w:rsid w:val="00E06F5F"/>
     <w:rsid w:val="00E079AF"/>
     <w:rsid w:val="00E07F19"/>
     <w:rsid w:val="00E1086D"/>
     <w:rsid w:val="00E10C14"/>
+    <w:rsid w:val="00E1105F"/>
     <w:rsid w:val="00E1180D"/>
     <w:rsid w:val="00E12605"/>
     <w:rsid w:val="00E12798"/>
     <w:rsid w:val="00E1281A"/>
     <w:rsid w:val="00E13A5B"/>
     <w:rsid w:val="00E13F29"/>
     <w:rsid w:val="00E14040"/>
     <w:rsid w:val="00E14FD9"/>
     <w:rsid w:val="00E1626B"/>
     <w:rsid w:val="00E17C16"/>
     <w:rsid w:val="00E20080"/>
     <w:rsid w:val="00E21D89"/>
     <w:rsid w:val="00E2211C"/>
     <w:rsid w:val="00E22F7A"/>
     <w:rsid w:val="00E24CD9"/>
     <w:rsid w:val="00E24E16"/>
     <w:rsid w:val="00E25A76"/>
     <w:rsid w:val="00E2682D"/>
     <w:rsid w:val="00E2701B"/>
     <w:rsid w:val="00E279CE"/>
     <w:rsid w:val="00E307CB"/>
     <w:rsid w:val="00E3134D"/>
     <w:rsid w:val="00E340EE"/>
     <w:rsid w:val="00E3439E"/>
     <w:rsid w:val="00E371AA"/>
@@ -33690,60 +34633,62 @@
     <w:rsid w:val="00ED4E5F"/>
     <w:rsid w:val="00ED51B8"/>
     <w:rsid w:val="00ED6A57"/>
     <w:rsid w:val="00ED6F49"/>
     <w:rsid w:val="00ED71A1"/>
     <w:rsid w:val="00EE0321"/>
     <w:rsid w:val="00EE2982"/>
     <w:rsid w:val="00EE4077"/>
     <w:rsid w:val="00EE413E"/>
     <w:rsid w:val="00EE489D"/>
     <w:rsid w:val="00EE7868"/>
     <w:rsid w:val="00EF0804"/>
     <w:rsid w:val="00EF203E"/>
     <w:rsid w:val="00EF33C6"/>
     <w:rsid w:val="00EF3C76"/>
     <w:rsid w:val="00EF44C2"/>
     <w:rsid w:val="00EF4FA9"/>
     <w:rsid w:val="00EF50DE"/>
     <w:rsid w:val="00EF57A0"/>
     <w:rsid w:val="00EF5C65"/>
     <w:rsid w:val="00EF6D43"/>
     <w:rsid w:val="00F013BB"/>
     <w:rsid w:val="00F01A07"/>
     <w:rsid w:val="00F0271F"/>
     <w:rsid w:val="00F05643"/>
+    <w:rsid w:val="00F0611F"/>
     <w:rsid w:val="00F07661"/>
     <w:rsid w:val="00F07E33"/>
     <w:rsid w:val="00F07EB6"/>
     <w:rsid w:val="00F07FFB"/>
     <w:rsid w:val="00F111BD"/>
     <w:rsid w:val="00F1145D"/>
     <w:rsid w:val="00F1195D"/>
     <w:rsid w:val="00F11AD8"/>
     <w:rsid w:val="00F11F20"/>
     <w:rsid w:val="00F134F6"/>
+    <w:rsid w:val="00F145EC"/>
     <w:rsid w:val="00F147E2"/>
     <w:rsid w:val="00F1588C"/>
     <w:rsid w:val="00F17714"/>
     <w:rsid w:val="00F201A3"/>
     <w:rsid w:val="00F204F8"/>
     <w:rsid w:val="00F22CFA"/>
     <w:rsid w:val="00F23207"/>
     <w:rsid w:val="00F232FD"/>
     <w:rsid w:val="00F23D89"/>
     <w:rsid w:val="00F24A49"/>
     <w:rsid w:val="00F271BC"/>
     <w:rsid w:val="00F323F4"/>
     <w:rsid w:val="00F32E3C"/>
     <w:rsid w:val="00F3318A"/>
     <w:rsid w:val="00F35A09"/>
     <w:rsid w:val="00F35E51"/>
     <w:rsid w:val="00F36872"/>
     <w:rsid w:val="00F377C7"/>
     <w:rsid w:val="00F4017E"/>
     <w:rsid w:val="00F4088C"/>
     <w:rsid w:val="00F40EA8"/>
     <w:rsid w:val="00F42392"/>
     <w:rsid w:val="00F43196"/>
     <w:rsid w:val="00F43A95"/>
     <w:rsid w:val="00F50BC6"/>
@@ -35972,51 +36917,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125464533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates/how-to-complete-a-risk-assessment-to-assess-the-risk-of-people-becoming-terrorists-or-supporting-terrorism" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/686b951610d550c668de3b8f/Keeping_children_safe_in_education_2025_part_one_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardinghildren.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lullabytrust.org.uk/wp-content/uploads/2025/02/Safer-sleep-awareness-for-early-years-settings-booklet.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance/prevent-duty-guidance-for-england-and-wales-accessible" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/what-to-do-if-youre-worried-a-child-is-being-abused--2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/downloads/file/1187/attendance-guidance-for-early-years-foundation-stage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/safeguarding-children-and-young-people-abused-through-sexual-exploitation" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/188/things-to-think-about" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/68c024cb8c6d992f23edd79c/Early_years_foundation_stage_statutory_framework_-_for_group_and_school-based_providers.pdf.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelp@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/safeguarding-child-protection/children-from-black-asian-minoritised-ethnic-communities?utm_campaign=20230710_KIS_CASPAR_July10&amp;utm_content=Safeguarding%20children%20who%20come%20from%20Black%2C%20Asian%20and%20minoritised%20ethnic%20communities&amp;utm_medium=email&amp;utm_source=Adestra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-risk-assessment-templates/how-to-complete-a-risk-assessment-to-assess-the-risk-of-people-becoming-terrorists-or-supporting-terrorism" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/homepage/14/managing-allegations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/search?q=mobile+phones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/advice/0-5/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/686b951610d550c668de3b8f/Keeping_children_safe_in_education_2025_part_one_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardinghildren.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/data-protection" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/female-genital-mutilation-multi-agency-protocol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/114/bolton-domestic-abuse-handbook-2017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lullabytrust.org.uk/wp-content/uploads/2025/02/Safer-sleep-awareness-for-early-years-settings-booklet.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/harmful-sexual-behaviour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/687105a381dd8f70f5de3ea9/EYFS_framework_for_group_and_school_based_providers_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/safeguarding-children-and-protecting-professionals-in-early-years-settings-online-safety-considerations" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-and-childcare-ofsteds-enforcement-policy/early-years-and-childcare-enforcement-policy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childrensportal.bolton.gov.uk/web/portal/pages/prelado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/early-help-working-together" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/bruising-protocol-for-immobile-babies-and-children" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/managing-allegations" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/domestic-abuse-safeguarding-children" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elearning.prevent.homeoffice.gov.uk/edu/screen1.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itsnotokay.co.uk/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/working-together-to-safeguard-children--2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/13/managing-allegations" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionalsforsaferscreens.org/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/parents/Listing/?cat=84&amp;ref=4765&amp;keyWord=" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/childrens-wellbeing-and-schools-bill-2024-policy-summary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6839b752210698b3364e86fc/Early_years_foundation_stage_nutrition_guidance.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/safeguarding-protecting-children/reporting-child-abuse/1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2000/36/contents" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boltonsafeguardingchildren@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/download/11/domestic-abuse-and-safeguarding-children" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/worried-child" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/prevent-duty-guidance/prevent-duty-guidance-for-england-and-wales-accessible" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.gov.uk/ukpga/2015/9/part/5/crossheading/female-genital-mutilation/enacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=cS4-Fpm6OFM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdv.org.uk/training/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/190/lado-first-steps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/making-barring-referrals-to-the-dbs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton365.net/online-safety-at-home/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/emergency-planning-and-response-for-education-childcare-and-childrens-social-care-settings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://greatermanchesterscb.proceduresonline.com/chapters/contents.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/36/framework-for-action-threshold-document" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpu@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofsted.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/4/child-abuse-signs-and-indicators" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/child-neglect" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/downloads/file/87/acting-on-neglect-a-local-resource-pack-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/childcare-reporting-childrens-accidents-and-injuries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greatermanchesterscp.trixonline.co.uk/chapter/harmful-sexual-behaviours-presented-by-children-and-young-people" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TN-2N1UDrtE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food.gov.uk/document/early-years-food-choking-hazards" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonsafeguardingchildren.org.uk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LADO@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/learninganddevelopment/homepage/26/working-with-adults---training-framework-matrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.virtual-college.co.uk/resources/free-courses/recognising-and-preventing-fgm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boltonstartwell.org.uk/resources/safeguarding-welfare-requirements/3?documentId=6&amp;categoryId=7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boltonsafeguardingchildren.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -36277,152 +37222,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...100 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AE414D4055171D47BCE313F54A0AD7A5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="70d4728f889a8cbd542d6a52617a9409">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15" xmlns:ns3="0def4cbc-81c8-4042-9252-5b610b9f69c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a6cd069da0bab1e98af32837ee44575d" ns2:_="" ns3:_="">
     <xsd:import namespace="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <xsd:import namespace="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -36594,140 +37437,235 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">TEQZEQFTYNAP-107682344-50</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <Url>https://boltoncouncilcloud.sharepoint.com/sites/cseaeycte/_layouts/15/DocIdRedir.aspx?ID=TEQZEQFTYNAP-107682344-50</Url>
+      <Description>TEQZEQFTYNAP-107682344-50</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="0def4cbc-81c8-4042-9252-5b610b9f69c4">
+      <UserInfo>
+        <DisplayName>Monckton, Ann</DisplayName>
+        <AccountId>736</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Longworth, Lyndsey</DisplayName>
+        <AccountId>733</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Howarth, Jane</DisplayName>
+        <AccountId>735</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kantor, Sheron</DisplayName>
+        <AccountId>734</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Graveson, Pamela</DisplayName>
+        <AccountId>732</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79013554-BE5E-49D3-B935-DAE33B0F4FE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1b3c4c50-3544-4aa9-9ebd-df9444bb7b15"/>
     <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAEE3C4E-1E3E-4F5D-89DC-8B5C585117BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E18E211A-A39D-4961-9992-C4CB641ACF10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0def4cbc-81c8-4042-9252-5b610b9f69c4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C660B109-47AF-4260-A430-7E3CF02629DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B94888C-555B-49F3-B556-084B19062ACA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>5610</Words>
-  <Characters>32726</Characters>
+  <Words>7323</Words>
+  <Characters>41743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1280</Lines>
-  <Paragraphs>712</Paragraphs>
+  <Lines>347</Lines>
+  <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>changes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wigan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38858</CharactersWithSpaces>
+  <CharactersWithSpaces>48969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="510" baseType="variant">
       <vt:variant>
         <vt:i4>4259917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.boltonsafeguardingchildren.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194340</vt:i4>
       </vt:variant>
       <vt:variant>